--- v0 (2026-06-20)
+++ v1 (2026-08-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-21 06:59</w:t>
+              <w:t xml:space="preserve">2026-08-21 22:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9781,51 +9781,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="465E47DA"/>
+    <w:nsid w:val="207B2F73"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>