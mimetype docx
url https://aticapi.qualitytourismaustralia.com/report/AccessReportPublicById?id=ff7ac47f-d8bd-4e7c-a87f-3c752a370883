--- v1 (2026-08-21)
+++ v2 (2026-10-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-21 22:36</w:t>
+              <w:t xml:space="preserve">2026-10-22 09:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3202,1748 +3202,1897 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits and access to exists are greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...130 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Beach Wheelchairs for Penguin Island are booked in advance, alerting our team of the requirement for assistance. We do not have any other form of identifying passengers requiring assistance prior to arrival. Once passengers are ready to board, our Master and Crew are able to identify anyone with physical limitations, and will approach these passengers to discuss any concerns. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Master and Crew are trained to identify passengers with physical limitations on each tour, and discuss personally any concerns these passengers may have in the event of an emergency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are welcome at Pengos Cafe - we are pet friendly. With plenty of outdoor, grassed spaces for service animals to rest. Water bowls are provided for all pets visiting the Cafe and the Penguin Island Visitor Centre. Service animals are also welcome to travel on the Ferry to Penguin Island and on the daily Shoalwater Marine Tours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adjacent Cafe offers seating. There is also a lounge offered as a seating area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are ramps.</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">no steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">no steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hand rails are fitted</w:t>
+        <w:t xml:space="preserve">There are ramps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">Hand rails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">No wheelchair lift is available. Perth Wildlife Encounters have 2 accessible vessels for Shoalwater Island Marine Park tours and trips to Penguin Island. Gangway width can accommodate standard wheelchairs - up to 700mm wide. vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets are the responsibility of the City of Rockingham - Not the Penguin Island Visitor Centre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you have feedback in regards to the current amenities, please reach out to the relevant contact via the council website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None vehicles have low floors with ramped entry</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Accessible toilets are available at the Penguin Island Visitor Centre. These are public toilets and operated and serviced by the City of Rockingham.The Department of Biodiversity, Conservation and Attractions provide accessible toilets on Penguin Island.</w:t>
+        <w:t xml:space="preserve">No wheelchair lift is available. Perth Wildlife Encounters have 2 accessible vessels for Shoalwater Island Marine Park tours and trips to Penguin Island. Gangway width can accommodate standard wheelchairs - up to 700mm wide. vehicles have wheelchair lifts or ramps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
-      </w:r>
+        <w:t xml:space="preserve">None vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2 on each vessel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessible toilets are available at the Penguin Island Visitor Centre. These are public toilets and operated and serviced by the City of Rockingham.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Department of Biodiversity, Conservation and Attractions provide accessible toilets on Penguin Island.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marine</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marine craft are wheelchair accessible</w:t>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Length (cm) 95cm.</w:t>
+        <w:t xml:space="preserve">Marine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Width (cm) 69cm.</w:t>
+        <w:t xml:space="preserve">Marine craft are wheelchair accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Height (cm) Standard heights are ok.</w:t>
+        <w:t xml:space="preserve">Length (cm) 95cm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weight (kg) 27kg.</w:t>
+        <w:t xml:space="preserve">Width (cm) 69cm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessibility is tide dependent</w:t>
+        <w:t xml:space="preserve">Height (cm) Standard heights are ok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...46 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve">Weight (kg) 27kg.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guide and service dogs are welcome</w:t>
+        <w:t xml:space="preserve">Accessibility is tide dependent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Service Animals are permitted on board our vessels - Penguin Express and Queanbeyan. Service animals are also permitted on Penguin Island under DBCA regulations</w:t>
-      </w:r>
+        <w:t xml:space="preserve">A Beach Wheelchair Hire for use on Penguin Island is available by completing a hire form prior to arrival.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As the island has limited storage space, there is only one wheelchair available at the Ranger's station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The City of Rockingham and the Department of Biodiversity, Conservations and Attractions are responsible for the management and provision of Beach Wheelchairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mersey Point Jetty has two points of departure to accommodate low tides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If we are unable to board a wheelchair and we know in advance we are expecting a wheelchair booking, our team will do all we can to contact our guest to advise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Penguin Island now have fully accessible boardwalks when arriving at the island.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are accessible toilets at Pengos Cafe, these bathrooms are serviced by the City of Rockingham.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ATTRACTIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zoos and Wildlife Parks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Displays have glass or mesh viewing panels for children or people seated in wheelchairs</w:t>
+        <w:t xml:space="preserve">Guide and service dogs are welcome</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is positioned between 800mm and 1200mm above the ground</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service Animals are permitted on board our vessels - Penguin Express and Queanbeyan. Service animals are also permitted on Penguin Island under DBCA regulations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage and information provide pictorial information</w:t>
+        <w:t xml:space="preserve">Displays have glass or mesh viewing panels for children or people seated in wheelchairs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We have an audio safety message which plays on the departure of vessels.</w:t>
+        <w:t xml:space="preserve">Signage is positioned between 800mm and 1200mm above the ground</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is provided at regular intervals</w:t>
+        <w:t xml:space="preserve">Signage and information provide pictorial information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are no enclosures for wildlife, all animals are encountered in their natural habitat.No avaries / enCLosures and no "airlock areas"</w:t>
+        <w:t xml:space="preserve">We have an audio safety message which plays on the departure of vessels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is provided at regular intervals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no enclosures for wildlife, all animals are encountered in their natural habitat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No avaries / enCLosures and no "airlock areas"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1371600"/>
             <wp:docPr id="2" name="Picture 2"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5557,51 +5706,73 @@
         <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vessel transfers to Penguin Island.Dolphin and Sea Lion on water tours.Using either of our two vessels - Penguin Express or Queanbeyan</w:t>
+        <w:t xml:space="preserve">Vessel transfers to Penguin Island.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dolphin and Sea Lion on water tours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Using either of our two vessels - Penguin Express or Queanbeyan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessible ramps and accessible spaces available on vessels</w:t>
@@ -9781,51 +9952,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="207B2F73"/>
+    <w:nsid w:val="0AAC8745"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>