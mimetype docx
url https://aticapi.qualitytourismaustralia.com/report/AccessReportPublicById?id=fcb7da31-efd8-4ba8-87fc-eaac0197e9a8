--- v0 (2026-06-14)
+++ v1 (2026-08-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-15 07:11</w:t>
+              <w:t xml:space="preserve">2026-08-16 20:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8812,51 +8812,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="17F2A3CF"/>
+    <w:nsid w:val="3F7399DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>