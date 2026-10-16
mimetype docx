--- v1 (2026-08-16)
+++ v2 (2026-10-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-16 20:15</w:t>
+              <w:t xml:space="preserve">2026-10-16 14:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2761,1049 +2761,1057 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On arrival or upon bookings if someone has mentioned they are in need of special or additional assistance.  we are a pretty small space so it is easy to gauge and assess people upon arrival. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">by assessing the situation, communicating clearly, Locating designated carer if they may have one, offering appropriate assistance to the needs to the guest, and ensuring their safe evacuation if necessary. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://boomercreekvineyard.com.au/pages/cellar-door</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We allow service animals both inside our building and surrounded out door area which also has shade provided. water bowls can be found throughout out cellar space and accessible to service animals. our Space is also properly and securely fenced so to keep guests and thier service animals safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have ample seating and are a very short distance from the parking facilities. We are also only a small venue and can cater to people very quickly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Whilst we do not have specific disabled parking yet we are working on having this implemented and installed. Will also note we are quite a small space and rarely over crowded so majority of times guests can park quite close to our establishment in most circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">We do not have steps at any of our doorways they are all level.</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are ramps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not have steps at any of our doorways they are all level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our indoor and decked area is all at one level with no steps. there is a slight singular step from our decked area to the grassed area but is very visible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">There are ramps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have a raised edge to one side of our ramp but not to the other. the drop is only very slight.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We have a raised edge to one side of our ramp but not to the other. the drop is only very slight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
@@ -4379,51 +4387,51 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All our food items are pre prepared and packaged. if there are any dietary or allergy requirements we make sure to use different utensils or gloves and make sure guests with specific food requirements have their food items served on a seperate platter.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">All our food items are pre prepared and packaged. if there are any dietary or allergy requirements we make sure to use different utensils or gloves and make sure guests with specific food requirements have their food items served on a seperate platter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -8812,51 +8820,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3F7399DA"/>
+    <w:nsid w:val="137D578D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>