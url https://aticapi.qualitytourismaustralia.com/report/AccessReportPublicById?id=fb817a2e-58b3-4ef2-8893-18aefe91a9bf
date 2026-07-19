--- v0 (2026-05-26)
+++ v1 (2026-07-19)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-26 14:33</w:t>
+              <w:t xml:space="preserve">2026-07-20 08:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8526,51 +8526,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="673C8511"/>
+    <w:nsid w:val="184F0175"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>