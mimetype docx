--- v1 (2026-07-19)
+++ v2 (2026-10-18)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-20 08:27</w:t>
+              <w:t xml:space="preserve">2026-10-18 15:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2449,638 +2449,646 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our guest are welcome to inform us of any accessibilty concerns and this is noted on the booking.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This is assessed on an individual case basis when we have been informed of any concerns by our guests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our Welcome folder and Room guide is available in paper or digital form, which can be translated using google translate. We also use QR codes with linked Youtube videos for assistance with troubleshooting, captions can be added if required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please contact us directly for enquiries regarding service dogs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We offer seating options at the check-in area, veranda and balcony, throughout the gardens as well as in the hallways (upstairs and down) and shared dining and lounge area.</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We offer seating options at the check-in area, veranda and balcony, throughout the gardens as well as in the hallways (upstairs and down) and shared dining and lounge area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our carpark offers ten parking spaces (one per room), there is an additional space directly outside the front of the house which is available for easier access to the property.</w:t>
+        <w:t xml:space="preserve">Self check-in is available and time after 3pm and is very straightforward! If guests arrive earlier, they are invited to wander the gardens and make use of the various seating options available. We invite guests to reach out to us directly if there are any specific consideration we can work with them to accommodate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">860mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our carpark offers ten parking spaces (one per room), there is an additional space directly outside the front of the house which is available for easier access to the property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">860mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Dragonfly Inn is a grand old historic mansion built in 1884, and due to its heritage-nature, to enter, our guests must be able to navigate the front flight of twelve stairs, plus an additional step over the threshold through the front door. It is very important to note that entry is ONLY available via the front exterior stairs, unfortuntely there is no alternative route available.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Dragonfly Inn is a grand old historic mansion built in 1884, and due to its heritage-nature, to enter, our guests must be able to navigate the front flight of twelve stairs, plus an additional step over the threshold through the front door. It is very important to note that entry is ONLY available via the front exterior stairs, unfortuntely there is no alternative route available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Each guest room has a private bathroom, there are no public or shared bathroom facilities.</w:t>
@@ -3933,50 +3941,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our ten guest rooms have various bathroom layouts and configuations, incluing some with a shower over large spa bath. If you have any concers over accessibility we invite you to reach out to discuss this directly so we can help make a suitable choice.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8526,51 +8548,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="184F0175"/>
+    <w:nsid w:val="6364E63D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>