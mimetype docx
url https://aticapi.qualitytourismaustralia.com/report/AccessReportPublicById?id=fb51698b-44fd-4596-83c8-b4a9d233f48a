--- v0 (2026-05-21)
+++ v1 (2026-07-28)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-22 08:29</w:t>
+              <w:t xml:space="preserve">2026-07-28 21:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9121,51 +9121,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="546ED7A7"/>
+    <w:nsid w:val="590569DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>