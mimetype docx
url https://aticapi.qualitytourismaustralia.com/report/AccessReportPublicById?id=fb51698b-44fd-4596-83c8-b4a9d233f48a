--- v1 (2026-07-28)
+++ v2 (2026-10-07)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-28 21:15</w:t>
+              <w:t xml:space="preserve">2026-10-07 11:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public areas</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -3161,51 +3161,51 @@
         <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Boarding times are published and have a 20 minute window. Seating is provided at the Dock gate. Once onboard guests are shown to their pre-allocated seat immediately.&amp;nbsp; &amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Boarding times are published and have a 20 minute window. Seating is provided at the Dock gate. Once onboard guests are shown to their pre-allocated seat immediately. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -3407,51 +3407,51 @@
         <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The carpark is at Stokes Hill Wharf which has designated disabled carparks. This carpark is under the management of Darwin Waterfront Corporation.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The carpark is at Stokes Hill Wharf which has designated disabled carparks. This carpark is under the management of Darwin Waterfront Corporation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -3719,51 +3719,51 @@
         <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet spaces can be arranged with prior planning and subject to availability at time of booking.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Quiet spaces can be arranged with prior planning and subject to availability at time of booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public areas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -4087,51 +4087,51 @@
         <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">On the vessel flights of stairs are the only way to access the onboard toilets. 15 stairs to the Captains Deck toilets and 12 stairs to the Bridge Deck toilet. To walk onto the vessel the doorframe is 10cm in height to step over.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">On the vessel flights of stairs are the only way to access the onboard toilets. 15 stairs to the Captains Deck toilets and 12 stairs to the Bridge Deck toilet. To walk onto the vessel the doorframe is 10cm in height to step over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
@@ -4741,51 +4741,51 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our dinner product is a buffet with items all separate for guests to build their own meals. Guests with registered dietary requirements are invited to the buffet first to avoid cross contamination.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Our dinner product is a buffet with items all separate for guests to build their own meals. Guests with registered dietary requirements are invited to the buffet first to avoid cross contamination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -9121,51 +9121,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="590569DC"/>
+    <w:nsid w:val="481AECF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>