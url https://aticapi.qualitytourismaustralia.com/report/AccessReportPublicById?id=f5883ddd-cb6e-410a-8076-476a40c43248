--- v0 (2026-07-30)
+++ v1 (2026-09-19)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-30 15:45</w:t>
+              <w:t xml:space="preserve">2026-09-19 19:35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3139,50 +3139,64 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pink Chopstix welcomes guests with different access requirements. Please contact us before your visit if you require wheelchair-accessible seating, additional space for a mobility aid or assistance animal, a quieter table, support with reading the menu, or extra time and assistance when ordering. Our team will make reasonable adjustments wherever possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
@@ -4673,52 +4687,95 @@
         <w:t xml:space="preserve">Vegetarian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pink Chopstix follows food safety procedures to minimise the risk of cross-contamination. Staff are trained to identify dietary requirements and communicate them clearly to the kitchen. Separate utensils, chopping boards and clean preparation areas are used where practical.Hands are washed and gloves changed between food preparation tasks.Orders with allergies are clearly marked on the POS system and communicated directly to the chef.Fresh cooking oil is used where required for specific dietary requests.Ingredients are checked before preparation to ensure they meet the requested dietary requirements where possible.Special dietary meals are prepared with extra care, and guests are advised that while every reasonable precaution is taken, our kitchen handles common allergens, and cross-contact cannot be completely avoided.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Pink Chopstix follows food safety procedures to minimise the risk of cross-contamination. Staff are trained to identify dietary requirements and communicate them clearly to the kitchen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Separate utensils, chopping boards and clean preparation areas are used where practical.Hands are washed and gloves changed between food preparation tasks.Orders with allergies are clearly marked on the POS system and communicated directly to the chef.Fresh cooking oil is used where required for specific dietary requests.Ingredients are checked before preparation to ensure they meet the requested dietary requirements where possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Special dietary meals are prepared with extra care, and guests are advised that while every reasonable precaution is taken, our kitchen handles common allergens, and cross-contact cannot be completely avoided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pink Chopstix provides sample menus, including gluten-free and Vegetarian options. Our team asks guests about any allergies or special dietary requirements before taking orders and is happy to recommend suitable dishes. Additional dietary requests can often be accommodated where possible. Guests are encouraged to advise us of any dietary requirements when making a reservation or before ordering. </w:t>
       </w:r>
@@ -9258,51 +9315,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="499F38D0"/>
+    <w:nsid w:val="5F1A9285"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>