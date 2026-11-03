--- v1 (2026-09-19)
+++ v2 (2026-11-03)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-19 19:35</w:t>
+              <w:t xml:space="preserve">2026-11-03 23:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9315,51 +9315,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5F1A9285"/>
+    <w:nsid w:val="29DEFCC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>