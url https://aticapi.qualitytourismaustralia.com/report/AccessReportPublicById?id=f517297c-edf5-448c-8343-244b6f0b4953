--- v0 (2026-08-25)
+++ v1 (2026-10-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-25 10:50</w:t>
+              <w:t xml:space="preserve">2026-10-24 17:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2120,51 +2120,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ATTRACTIONS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2183,51 +2183,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Attractions Basics</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2246,51 +2246,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Zoos and Wildlife Parks</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2309,51 +2309,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2372,51 +2372,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2435,51 +2435,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000025 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2498,51 +2498,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000026 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">14</w:t>
+            <w:t xml:space="preserve">15</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2561,51 +2561,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000027 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">16</w:t>
+            <w:t xml:space="preserve">17</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -3091,1365 +3091,1444 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits including stairwells, have bright edges used on the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Assigned staff visually clear designated areas during an emergency. Priority assistance will be given to any patrons using wheelchairs/scooters/mobility aids or who appear unsure or unaware of the exit path.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Assigned staff visually clear designated areas during an emergency. They will use verbal and visual prompts (warden hats). Staff will direct wheelchair/scooter/mobility aid users to nearest emergency exit and in the case of fire/inability to use the lift, they will direct patrons to the designated refuge space to shelter in place. Emergency services have direct external access to this refuge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A public grassed area available for toileting that can be accessed before, during (with pass-out) or after accessing the building. Water and shade available at the Cafe Terrace within the building (no pass-out needed) for rest and hydration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Forms are not required for entry. Any forms required for additional/paid Experiences will be available online.</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Advertising material, web sites and social media contain information relating to phone numbers available for non-voice communication e: Text, SMS, email and fax</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">One access gate (to the outdoor Marina Bay zone) requires staff assistance to open.</w:t>
+        <w:t xml:space="preserve">Forms are not required for entry. Any forms required for additional/paid Experiences will be available online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Advertising material, web sites and social media contain information relating to phone numbers available for non-voice communication e: Text, SMS, email and fax</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">One access gate (to the outdoor Marina Bay zone) requires staff assistance to open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adjacent to Reception, both an indoor waiting space and a quiet, shaded outdoor waiting space are available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Premises has lifts</w:t>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lift location: Inside, adjacent to the right of the main stairwell.. Available to all public; Has visual floor indicator</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lifts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">Premises has lifts</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Buttons are marked with braille.An emergency call-out phone is located within the lift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">While there is no dedicated, enclosed 'quiet space', AQWA has particular exhibit areas suitable for sensory respite with seating. The Coral Reef underwater gallery, the Coral Reef viewing deck and the Marina Bay picnic area (weather permitting)are spaces guests may find useful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">All essential pathways are flat or have ramps.</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Step free routes clearly signed</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All essential pathways are flat or have ramps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Step free routes clearly signed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AQWA’s main entry and exit is accessible by ramp, to the right of the central stairwell. If possible, have someone assist you in using the ramp, as it is long and somewhat steep. An AQWA staff member will be happy to help if needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AQWA has one stepped landing that is not accessible by wheelchair/scooter: the Great Southern stairwell. However, the main lift takes wheelchair/scooter users from Upper Level to Lower Level, bypassing only this transitional landing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AQWA has one area which is stepped and only accessible via an alternate route with staff assistance: boardwalk to Marina Bay ends with a viewing/waiting platform, or the stepped area can be accessed via an alternate routevia access gate with staff assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AQWA’s main entry and exit is accessible by ramp, to the right of the central stairwell. If possible, have someone assist you in using the ramp, as it is long and somewhat steep. An AQWA staff member will be happy to help if needed.AQWA’s Coral Reef Underwater Gallery is accessible by ramp, to the right of the central stairwell.AQWA's Marina Bay picnic area is accessible by an access gate with staff assistance. Please flag an AQWA staff member who will be happy to help access the gate.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">AQWA’s main entry and exit is accessible by ramp, to the right of the central stairwell. If possible, have someone assist you in using the ramp, as it is long and somewhat steep. An AQWA staff member will be happy to help if needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AQWA’s Coral Reef Underwater Gallery is accessible by ramp, to the right of the central stairwell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AQWA's Marina Bay picnic area is accessible by an access gate with staff assistance. Please flag an AQWA staff member who will be happy to help access the gate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
@@ -9469,51 +9548,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6E3EBF2E"/>
+    <w:nsid w:val="465E89EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>