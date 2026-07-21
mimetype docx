--- v0 (2026-05-18)
+++ v1 (2026-07-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-18 19:36</w:t>
+              <w:t xml:space="preserve">2026-07-21 21:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9252,51 +9252,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0F67CF06"/>
+    <w:nsid w:val="2D803BFB"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>