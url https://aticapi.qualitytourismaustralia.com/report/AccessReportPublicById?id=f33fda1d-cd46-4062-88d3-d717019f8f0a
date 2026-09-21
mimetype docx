--- v1 (2026-07-21)
+++ v2 (2026-09-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-21 21:54</w:t>
+              <w:t xml:space="preserve">2026-09-21 21:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3249,51 +3249,51 @@
         <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The hut is located in a vineyard on a working farm.&amp;nbsp; We are a single stand alone building with plenty of parking surrounding the hut.</w:t>
+        <w:t xml:space="preserve">The hut is located in a vineyard on a working farm. We are a single stand alone building with plenty of parking surrounding the hut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -3655,51 +3655,51 @@
         <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We are a single site, single storey building set on a farm, and the whole area is quiet.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We are a single site, single storey building set on a farm, and the whole area is quiet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public areas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -3728,51 +3728,51 @@
         <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are no public areas, as it is a single site building.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There are no public areas, as it is a single site building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
@@ -4097,51 +4097,51 @@
         <w:t xml:space="preserve">Lower hanging rails are in wardrobes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The emergency procedures are on the back of the toilet door, and there are multiple exits.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The emergency procedures are on the back of the toilet door, and there are multiple exits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -4838,51 +4838,51 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All food is packaged separately.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">All food is packaged separately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Food and Beverage Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1689100"/>
             <wp:docPr id="4" name="Picture 4"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5087,51 +5087,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We only hold two public events per year; Southern Open Vineyards in March, and Spring in the Vines in November. &amp;nbsp;We are located on a working farm and vineyard, which means uneven access at times. &amp;nbsp;We will always try our best to make space for wheelchairs and people with accessibility issues. &amp;nbsp;Please call us to discuss.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We only hold two public events per year; Southern Open Vineyards in March, and Spring in the Vines in November. We are located on a working farm and vineyard, which means uneven access at times. We will always try our best to make space for wheelchairs and people with accessibility issues. Please call us to discuss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -9252,51 +9252,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2D803BFB"/>
+    <w:nsid w:val="0DD7E85E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>