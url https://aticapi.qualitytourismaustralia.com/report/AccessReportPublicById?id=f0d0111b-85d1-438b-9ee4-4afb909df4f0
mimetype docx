--- v0 (2026-06-05)
+++ v1 (2026-07-28)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-06 06:30</w:t>
+              <w:t xml:space="preserve">2026-07-29 07:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7208,51 +7208,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="41EFCEB6"/>
+    <w:nsid w:val="2497B747"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>