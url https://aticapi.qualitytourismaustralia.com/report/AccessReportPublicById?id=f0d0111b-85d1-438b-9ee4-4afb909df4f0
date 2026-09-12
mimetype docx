--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-29 07:19</w:t>
+              <w:t xml:space="preserve">2026-09-12 15:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2197,666 +2197,674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We ensure exit access is free and clear at all times by: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">yes as state requirement for buses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">his is integrated into our pre-tour communication and booking processes.  During booking, guests are invited to share any specific needs, medical conditions, mobility concerns, or accessibility requirements in a confidential and respectful manner. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In the event of an emergency, guides follow a documented response protocol:  Quickly assess the situation and prioritize the safety of all guests  Provide calm, clear instructions verbally and visually  Assist guests with limited mobility or special needs first, without compromising their dignity  Use mobility aids if necessary or coordinate with emergency services for support  Keep the group informed and reassured while maintaining overall control of the situation  4. Collaboration with Emergency Services  If professional rescue is required, guides communicate guest-specific needs to first responders (e.g., inability to walk, oxygen requirements, or autism spectrum considerations).  Our emergency contact list and guest medical info (provided voluntarily) are on hand and securely stored for such scenarios.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">any attractions we would be visiting would would know prior to the tour commencement. We would provide this information during the booking process&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">our customers are in vehicles only</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">as a CPV driver we are not allowed to reject people with service animals as part of agreeing to provide transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">our customers are in vehicles only</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">any attractions we would be visiting would would know prior to the tour commencement. We would provide this information during the booking process</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">our customers are in vehicles only</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">our customers are in vehicles only</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">our customers are in vehicles only</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">our customers are in vehicles only</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None vehicles have low floors with ramped entry</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">0</w:t>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Commentary is available in written format</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">None vehicles have wheelchair lifts or ramps</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">None vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Commentary is available in written format</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If advised during booking process that an accessible toilet is required we will build the itinerary to allow for this through out the day&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">If advised during booking process that an accessible toilet is required we will build the itinerary to allow for this through out the day</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -3031,64 +3039,206 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11 seater mini bus interior</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Puffing Billy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Phillip Island Nature parks</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Moonlit Sanctuary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pt Leo Estate</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rare Hare winery</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rahona Valley Winery</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Barmah Park Cellar Door &amp;amp; Restaurant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rochford Wines</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Oakridge Wines</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chandon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Healesville Sanctuary </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As a private Tour operator we visit many more this list is not complete but mentions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
@@ -7208,51 +7358,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2497B747"/>
+    <w:nsid w:val="2CF05CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>