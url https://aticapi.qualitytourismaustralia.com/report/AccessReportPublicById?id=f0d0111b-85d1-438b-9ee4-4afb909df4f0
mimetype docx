--- v2 (2026-09-12)
+++ v3 (2026-10-27)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-12 15:52</w:t>
+              <w:t xml:space="preserve">2026-10-27 21:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7358,51 +7358,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2CF05CAE"/>
+    <w:nsid w:val="14559CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>