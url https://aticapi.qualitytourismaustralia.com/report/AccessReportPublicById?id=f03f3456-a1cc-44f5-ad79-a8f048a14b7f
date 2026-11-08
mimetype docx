--- v0 (2026-08-10)
+++ v1 (2026-11-08)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-11 07:21</w:t>
+              <w:t xml:space="preserve">2026-11-08 21:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Ramps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -3654,51 +3654,95 @@
         <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pre-arrival Communication: Guests with fatigue-related disabilities can contact the hotel in advance to inform them of their needs. This allows the hotel to prepare accommodations and streamline the check-in process.Priority Check-in: Upon arrival, guests can notify the hotel staff of their pre-arranged accommodations. They will be given priority check-in to minimize wait times at the reception desk wherever possible.Comfortable Waiting Area: During the check-in process, guests can relax in a comfortable waiting area equipped with supportive seating and access to refreshments.Virtual Check-in Option: Alternatively, guests can choose to complete the check-in process online before arrival. This allows them to bypass the reception desk entirely and head straight to their apartment upon arrival.Empathetic Support: Hotel staff are trained to provide empathetic support and clear communication to assist guests with fatigue-related disabilities throughout the check-in process.</w:t>
+        <w:t xml:space="preserve">Pre-arrival Communication: Guests with fatigue-related disabilities can contact the hotel in advance to inform them of their needs. This allows the hotel to prepare accommodations and streamline the check-in process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Priority Check-in: Upon arrival, guests can notify the hotel staff of their pre-arranged accommodations. They will be given priority check-in to minimize wait times at the reception desk wherever possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Comfortable Waiting Area: During the check-in process, guests can relax in a comfortable waiting area equipped with supportive seating and access to refreshments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Virtual Check-in Option: Alternatively, guests can choose to complete the check-in process online before arrival. This allows them to bypass the reception desk entirely and head straight to their apartment upon arrival.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Empathetic Support: Hotel staff are trained to provide empathetic support and clear communication to assist guests with fatigue-related disabilities throughout the check-in process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -6211,52 +6255,70 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All Staff are qualified with a food safety handling certificationSeparate Work Areas: Use different areas for handling raw meats, vegetables, and cooked foods.Color-Coded Tools: Assign specific colors to cutting boards and utensils for different food groups (e.g., red for meat, green for veggies) to avoid mixing.Clean Surfaces: Wash and sanitize countertops, cutting boards, and utensils before and after use with hot, soapy water.Store Smartly: Keep raw meats separate from ready-to-eat foods in the fridge. Store raw meats on lower shelves to prevent drips.Safe Thawing: Thaw frozen foods in the fridge, under cold water, or in the microwave, not at room temperature.Use Separate Tools: Use different utensils and gloves for raw and cooked foods, and wash hands thoroughly.Cook Well: Cook meats to safe temperatures using a food thermometer to kill bacteria.One-Time Marinades: Don't reuse marinades from raw meats. If you want sauce, set some aside before marinating.First In, First Out: Rotate food supplies to use the oldest items first to avoid spoilage.Training: Train staff on these simple rules and supervise their compliance.Regular Checks: Have someone oversee food handling regularly to ensure rules are followed.Keep Records: Document procedures and conduct occasional checks to maintain standards.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">All Staff are qualified with a food safety handling certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Separate Work Areas: Use different areas for handling raw meats, vegetables, and cooked foods.Color-Coded Tools: Assign specific colors to cutting boards and utensils for different food groups (e.g., red for meat, green for veggies) to avoid mixing.Clean Surfaces: Wash and sanitize countertops, cutting boards, and utensils before and after use with hot, soapy water.Store Smartly: Keep raw meats separate from ready-to-eat foods in the fridge. Store raw meats on lower shelves to prevent drips.Safe Thawing: Thaw frozen foods in the fridge, under cold water, or in the microwave, not at room temperature.Use Separate Tools: Use different utensils and gloves for raw and cooked foods, and wash hands thoroughly.Cook Well: Cook meats to safe temperatures using a food thermometer to kill bacteria.One-Time Marinades: Don't reuse marinades from raw meats. If you want sauce, set some aside before marinating.First In, First Out: Rotate food supplies to use the oldest items first to avoid spoilage.Training: Train staff on these simple rules and supervise their compliance.Regular Checks: Have someone oversee food handling regularly to ensure rules are followed.Keep Records: Document procedures and conduct occasional checks to maintain standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
@@ -10900,51 +10962,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="48DFBEDE"/>
+    <w:nsid w:val="3268C74D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>