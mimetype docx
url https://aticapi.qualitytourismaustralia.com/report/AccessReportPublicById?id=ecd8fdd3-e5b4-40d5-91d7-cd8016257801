--- v0 (2026-06-27)
+++ v1 (2026-09-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-27 16:07</w:t>
+              <w:t xml:space="preserve">2026-09-22 19:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1427,51 +1427,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Entry</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Internal Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public areas</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Steps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1931,51 +1931,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Ramps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ATTRACTIONS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2057,51 +2057,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Attractions Basics</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2120,51 +2120,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">19</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2183,51 +2183,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">16</w:t>
+            <w:t xml:space="preserve">20</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2246,51 +2246,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">16</w:t>
+            <w:t xml:space="preserve">20</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2309,51 +2309,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">19</w:t>
+            <w:t xml:space="preserve">24</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -3231,77 +3231,303 @@
         <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We operate in a quiet, low-traffic environment, so wait times are rarely an issue.Visitors are served as soon as they arrive, generally, there is no need to queue.Seating is available inside and outside the gallery for rest and recovery.If a visitor needs assistance or priority support, we are happy to provide it, no need to explain.We encourage guests to let us know if they need anything in advance so we can tailor the visit to their needs.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">We operate in a quiet, low-traffic environment, so wait times are rarely an issue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visitors are served as soon as they arrive, generally, there is no need to queue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is available inside and outside the gallery for rest and recovery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If a visitor needs assistance or priority support, we are happy to provide it, no need to explain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We encourage guests to let us know if they need anything in advance so we can tailor the visit to their needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Let us know your needs: If there’s anything we can do to support your visit - accessibility, sensory needs, or anything else - we’d love to hear from you in advance or when you arrive.Quiet environment: Blue Tree Gallery is a calm, low-sensory space. We don’t play loud background music and avoid strong lighting or scents.Companion welcome: Support people and companions are always welcome, and we’re happy to assist both guests.No need to explain: You don’t need to disclose personal details. If you need extra time, space, or support - just ask.Flexible timing: You’re welcome to stay as long as you need or visit briefly. We value slow, meaningful experiences.Accessible communication: We use plain language in our signage and communication, and can provide written information if needed.Service animals:&amp;nbsp;Assistance animals are welcome throughout the gallery. Water and outdoor toileting areas can be arranged.Parking and access: Free parking is available on site. Entry is step-free, though some surfaces are gravel or bark.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Let us know your needs: If there’s anything we can do to support your visit - accessibility, sensory needs, or anything else - we’d love to hear from you in advance or when you arrive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Quiet environment: Blue Tree Gallery is a calm, low-sensory space. We don’t play loud background music and avoid strong lighting or scents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Companion welcome: Support people and companions are always welcome, and we’re happy to assist both guests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No need to explain: You don’t need to disclose personal details. If you need extra time, space, or support - just ask.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flexible timing: You’re welcome to stay as long as you need or visit briefly. We value slow, meaningful experiences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessible communication: We use plain language in our signage and communication, and can provide written information if needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals:Assistance animals are welcome throughout the gallery. Water and outdoor toileting areas can be arranged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Parking and access: Free parking is available on site. Entry is step-free, though some surfaces are gravel or bark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
@@ -3489,51 +3715,105 @@
         <w:t xml:space="preserve">We provide details that Blue Tree Gallery is in an isolated area and is really only accessible by car but these details can also be shared. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests are encouraged to let us know in advance if they have any specific access or support needs.The gallery is on a private property with limited signage, but we are available to guide or assist.Visitors may remain in their car and call us if they would like help entering or navigating the space.We aim to provide a calm, respectful environment where all guests are welcome to go at their own pace.</w:t>
+        <w:t xml:space="preserve">Guests are encouraged to let us know in advance if they have any specific access or support needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The gallery is on a private property with limited signage, but we are available to guide or assist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visitors may remain in their car and call us if they would like help entering or navigating the space.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We aim to provide a calm, respectful environment where all guests are welcome to go at their own pace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
@@ -3712,77 +3992,195 @@
         <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If you need help entering the building or navigating the space, we’re always happy to assist; no need to explain.The clear space infront of inward opening doors is at 1200mm x 1200mmYou’re welcome to call ahead or signal from your car if easier.We continue to make small improvements and appreciate feedback to help us become more accessible for all visitors.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">If you need help entering the building or navigating the space, we’re always happy to assist; no need to explain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The clear space infront of inward opening doors is at 1200mm x 1200mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">You’re welcome to call ahead or signal from your car if easier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We continue to make small improvements and appreciate feedback to help us become more accessible for all visitors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entire gallery is on ground level, with step-free access throughout.There are no internal stairs or changes in floor height that require lift access.If you have specific mobility concerns or require assistance, we’re happy to help ensure your visit is smooth and comfortable.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The entire gallery is on ground level, with step-free access throughout.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no internal stairs or changes in floor height that require lift access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you have specific mobility concerns or require assistance, we’re happy to help ensure your visit is smooth and comfortable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
@@ -3890,52 +4288,84 @@
         <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We aim to create a calm, welcoming environment. Noise and visual stimuli are kept minimal to support guests with sensory sensitivities.If you or your child needs a quieter moment, please let us know, We are flexible and supportive.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">We aim to create a calm, welcoming environment. Noise and visual stimuli are kept minimal to support guests with sensory sensitivities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you or your child needs a quieter moment, please let us know, We are flexible and supportive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public areas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
@@ -3978,52 +4408,102 @@
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">While we do not have technology-based aids like hearing loops or captions, we are committed to inclusive communication.Our staff are happy to speak slowly, face guests directly, or provide written support if needed.The calm layout and open design of the gallery can assist guests who rely on visual cues or lip reading.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">While we do not have technology-based aids like hearing loops or captions, we are committed to inclusive communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our staff are happy to speak slowly, face guests directly, or provide written support if needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The calm layout and open design of the gallery can assist guests who rely on visual cues or lip reading.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
@@ -4081,52 +4561,84 @@
         <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our exhibitions are designed to be experienced at your own pace. We welcome guests to sit, pause, and engage however suits them best.If you require information about an artwork in a different format, we are happy to assist or provide written summaries.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Our exhibitions are designed to be experienced at your own pace. We welcome guests to sit, pause, and engage however suits them best.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you require information about an artwork in a different format, we are happy to assist or provide written summaries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
@@ -4188,52 +4700,102 @@
         <w:t xml:space="preserve">There are no paths with steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">While surfaces are stable, they may not suit all wheelchairs or other mobility aids due to the chip bark.We’re happy to assist with mobility or entry needs and encourage guests to contact us in advance.The flat, open site and small scale of the gallery means most access needs can be supported personally and quickly.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">While surfaces are stable, they may not suit all wheelchairs or other mobility aids due to the chip bark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We’re happy to assist with mobility or entry needs and encourage guests to contact us in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The flat, open site and small scale of the gallery means most access needs can be supported personally and quickly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
@@ -4306,52 +4868,84 @@
         <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We recommend using the step-free entrance, which is easily accessible and open to all visitors.If you'd like assistance or directions on arrival, we're always happy to help.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">We recommend using the step-free entrance, which is easily accessible and open to all visitors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you'd like assistance or directions on arrival, we're always happy to help.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
@@ -4409,77 +5003,195 @@
         <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our fixed ramp provides step-free entry and has a gradient of approximately 1:6.7, with a 15cm rise over 1 metre. While suitable for some, this may be too steep for unassisted wheelchair users or those with limited mobility.There are no handrails or raised sides, so guests may prefer support when using the ramp.If you're unsure whether the ramp suits your needs, we encourage you to call ahead, we’re more than happy to assist on arrival.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Our fixed ramp provides step-free entry and has a gradient of approximately 1:6.7, with a 15cm rise over 1 metre. While suitable for some, this may be too steep for unassisted wheelchair users or those with limited mobility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no handrails or raised sides, so guests may prefer support when using the ramp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you're unsure whether the ramp suits your needs, we encourage you to call ahead, we’re more than happy to assist on arrival.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We do not currently offer on-site toilet facilities for visitors.The closest accessible public toilet is located at Gowrie Park, Cradle Mountain or Wilmot (Approximately all 15-20minutes awayIf toilet access is essential for your visit, we recommend contacting us in advance so we can help identify the best options nearby.We are aware that this may limit access for some visitors and continue to explore future options to improve this.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">We do not currently offer on-site toilet facilities for visitors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The closest accessible public toilet is located at Gowrie Park, Cradle Mountain or Wilmot (Approximately all 15-20minutes away</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If toilet access is essential for your visit, we recommend contacting us in advance so we can help identify the best options nearby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are aware that this may limit access for some visitors and continue to explore future options to improve this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ATTRACTIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4750,52 +5462,228 @@
         <w:t xml:space="preserve">Gallery Entrance Parking down side</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Images included show key access areas to help plan a visit confidently.Parking is located close to the entry on level ground — while not marked, it is easy to navigate and shown in our images.The ramp entry is gently sloped but steeper than standard recommendations (approx. 1:6.7 gradient).Inside the gallery, you’ll see wide, open pathways and uncluttered layout, suitable for mobility aids.Images also show available seating for guests who may need to rest throughout their visit.We’ve included photos of display areas and the gift shop space, demonstrating room to move and access items.The gallery is quiet and low-stimulus, photos of a calm corner reflect this welcoming environment.If using a mobility aid or visiting with a service animal, the images give a realistic sense of spacing and comfort.We do not currently offer public toilet facilities accessible toilets are located off-site (please contact us for directions).If further support is needed or there are specific needs, we encourage you to contact us before your visit. We’re always happy to help.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Images included show key access areas to help plan a visit confidently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Parking is located close to the entry on level ground — while not marked, it is easy to navigate and shown in our images.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The ramp entry is gently sloped but steeper than standard recommendations (approx. 1:6.7 gradient).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inside the gallery, you’ll see wide, open pathways and uncluttered layout, suitable for mobility aids.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Images also show available seating for guests who may need to rest throughout their visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We’ve included photos of display areas and the gift shop space, demonstrating room to move and access items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The gallery is quiet and low-stimulus, photos of a calm corner reflect this welcoming environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If using a mobility aid or visiting with a service animal, the images give a realistic sense of spacing and comfort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not currently offer public toilet facilities accessible toilets are located off-site (please contact us for directions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If further support is needed or there are specific needs, we encourage you to contact us before your visit. We’re always happy to help.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
@@ -5154,52 +6042,174 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All food handling (e.g. coffee preparation) is done with clean hands and designated utensils.We store food and drinks separately from art materials, cleaning products, or non-food items.Surfaces used for preparing or serving food and drink are wiped down regularly with food-safe cleaning products.Gluten-free and other dietary-sensitive items are stored separately and handled with care, but we are not an allergen-free environment.We do not prepare complex meals on site, which significantly limits the risk of cross-contact.Milk alternatives and dairy products are poured using separate jugs to minimise cross-over.Visitors are encouraged to inform us of any allergies or sensitivities; we will do our best to accommodate or provide product information.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">All food handling (e.g. coffee preparation) is done with clean hands and designated utensils.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We store food and drinks separately from art materials, cleaning products, or non-food items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Surfaces used for preparing or serving food and drink are wiped down regularly with food-safe cleaning products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Gluten-free and other dietary-sensitive items are stored separately and handled with care, but we are not an allergen-free environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not prepare complex meals on site, which significantly limits the risk of cross-contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Milk alternatives and dairy products are poured using separate jugs to minimise cross-over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visitors are encouraged to inform us of any allergies or sensitivities; we will do our best to accommodate or provide product information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
@@ -5329,64 +6339,150 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry and Doors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Images of our entry and doors show the step-free access and ramp available for visitors using mobility aids. The door is manually operated - assistance is available if needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">While we don’t operate a traditional café or bar, the servery area for coffee is visible and within easy reach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our order and pay counter is intentionally non-traditional — staff stand on the same side as visitors to reduce physical and social barriers. There is no fixed counter, which allows for flexible, person-centred interaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entire space is designed to feel calm, open, and welcoming for guests with mobility, sensory, or fatigue-related access needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you need any assistance during your visit, please ask; we’re happy to adapt and support however we can.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
@@ -9506,51 +10602,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1B558F98"/>
+    <w:nsid w:val="09F78A1F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>