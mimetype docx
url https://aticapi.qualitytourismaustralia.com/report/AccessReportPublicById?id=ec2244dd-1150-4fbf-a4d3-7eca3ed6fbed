--- v0 (2026-07-03)
+++ v1 (2026-08-25)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-04 05:03</w:t>
+              <w:t xml:space="preserve">2026-08-26 04:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7706,51 +7706,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="558908FD"/>
+    <w:nsid w:val="46059064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>