--- v1 (2026-08-25)
+++ v2 (2026-10-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-26 04:44</w:t>
+              <w:t xml:space="preserve">2026-10-24 12:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2574,76 +2574,76 @@
         <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All tours are privately booked. We meet our guests at a prearranged time and we depart as soon as they are assembled. Should we need to wait for multiple couples within a single booking, we have the vehicle open and ready to go - guests can rest at any time.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">All tours are privately booked. We meet our guests at a prearranged time and we depart as soon as they are assembled. Should we need to wait for multiple couples within a single booking, we have the vehicle open and ready to go - guests can rest at any time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All guests have access to our vehicle at any time. If they choose not to participate at a specific stop, they are welcome to wait in the vehicle. If there is a 2nd guide on the tour, they stay with the guest.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">All guests have access to our vehicle at any time. If they choose not to participate at a specific stop, they are welcome to wait in the vehicle. If there is a 2nd guide on the tour, they stay with the guest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -2903,76 +2903,76 @@
         <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All vehicles have grab rails at the doors where steps are required to enter or exit.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">All vehicles have grab rails at the doors where steps are required to enter or exit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">When these items are required by guests, we ensure that sufficient time and stops are made at premises with these facilities.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">When these items are required by guests, we ensure that sufficient time and stops are made at premises with these facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -3118,51 +3118,51 @@
         <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">As all tours are private, they are also highly customisable. Where we have guests with accessibility issues we vary the itinerary to ensure all stops are suitable to them.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">As all tours are private, they are also highly customisable. Where we have guests with accessibility issues we vary the itinerary to ensure all stops are suitable to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -3541,51 +3541,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Please note re: above photos - we have included photos of our Sprinter vehicle as it's the largest and the one we're most likely to use in the event of carrying guests with accessibility aids.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Please note re: above photos - we have included photos of our Sprinter vehicle as it's the largest and the one we're most likely to use in the event of carrying guests with accessibility aids.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7706,51 +7706,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="46059064"/>
+    <w:nsid w:val="4F0DF412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>