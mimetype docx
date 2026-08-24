--- v0 (2026-06-28)
+++ v1 (2026-08-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-29 07:13</w:t>
+              <w:t xml:space="preserve">2026-08-24 17:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7833,51 +7833,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="79A22890"/>
+    <w:nsid w:val="0FACAA4F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>