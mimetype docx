--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-24 17:10</w:t>
+              <w:t xml:space="preserve">2026-10-09 09:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2509,51 +2509,51 @@
         <w:t xml:space="preserve">Guests are provided with the code to their locked box to access their key and parking is right at the door so there is no waiting as they can come and go as they please in their own time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">As the guest is self-check in there is no reception or waiting area and they can access the key or lock it in the locked box if they are going to be away.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">As the guest is self-check in there is no reception or waiting area and they can access the key or lock it in the locked box if they are going to be away.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
@@ -3321,51 +3321,51 @@
         <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are no wardrobes and the cleaning is only done after the guests have left so furniture is replaced for the next guests. &amp;nbsp;There are no phones in the apartments as the guests always have their own which they also use as an alarm (phones and alarm clocks are things of the past!).</w:t>
+        <w:t xml:space="preserve">There are no wardrobes and the cleaning is only done after the guests have left so furniture is replaced for the next guests. There are no phones in the apartments as the guests always have their own which they also use as an alarm (phones and alarm clocks are things of the past!).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
@@ -7833,51 +7833,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0FACAA4F"/>
+    <w:nsid w:val="53C74605"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>