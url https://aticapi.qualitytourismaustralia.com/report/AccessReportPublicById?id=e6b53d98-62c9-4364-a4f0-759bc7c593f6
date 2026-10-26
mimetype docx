--- v0 (2026-07-27)
+++ v1 (2026-10-26)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-28 00:02</w:t>
+              <w:t xml:space="preserve">2026-10-26 22:46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1490,51 +1490,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Entry</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2596,75 +2596,103 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As a small family-run distillery, visitors are greeted personally and wait times are generally minimal. Seating is available throughout the venue, and guests are welcome to relax at their own pace. Where possible, we adapt the visitor experience to individual needs and encourage guests to contact us prior to their visit if they have specific requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our goal is simple: we want Wild Lot Distillery to be a destination worth the detour for everyone. If there’s anything we can do to make a persons visit more comfortable, accessible or enjoyable, we encourage them to get in touch before a visit or speak with our team on arrival. We welcome feedback and are committed to continually improving our visitor experience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
@@ -2792,50 +2820,64 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As a thoughtful, low-impact distillery, we believe accessibility is about more than physical access. It’s about creating a welcoming, relaxed and inclusive experience where every guest feels comfortable, respected and able to enjoy what our region has to offer. If there’s anything we can do to support your visit, we’d be delighted to hear from you before you arrive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -2995,51 +3037,51 @@
         <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door will be "locked open" for all visitors to access at anytime.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The entry door will be "locked open" for all visitors to access at anytime.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
@@ -3261,50 +3303,64 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Most visitor experiences take place in well-lit indoor or outdoor areas with natural lighting. Small group interactions and a relaxed environment support face-to-face communication for guests who rely on lip reading. Staff are happy to move to a quieter or better-lit area where reasonably possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -3854,50 +3910,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wild Lot Distillery follows safe food handling practices to minimise the risk of cross-contamination. Separate utensils and preparation areas are used where reasonably practicable, allergen information is available, and staff take reasonable care when preparing and serving food. Visitors with food allergies or dietary requirements are encouraged to advise staff before ordering so suitable options and precautions can be discussed. While every effort is made to prevent cross-contamination, food is prepared in a kitchen that handles common allergens.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
@@ -3974,64 +4044,78 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unknown-30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wild Lot Distillery was founded with a simple mission: to be a thoughtful, low-impact distillery. While that philosophy is often reflected in our environmental practices, it also shapes how we welcome people. We believe accessibility is not a checklist—it’s an attitude. It’s providing clear information before people arrive, creating a relaxed environment with no pressure to rush, adapting where reasonably possible, and ensuring every guest feels they belong. As a small regional business, we may not have the resources of larger attractions, but we believe thoughtful hospitality, genuine care and a commitment to continuous improvement can make a meaningful difference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
@@ -8151,51 +8235,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="243DC339"/>
+    <w:nsid w:val="3AE3215F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>