--- v0 (2026-06-06)
+++ v1 (2026-07-27)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-06 12:33</w:t>
+              <w:t xml:space="preserve">2026-07-28 09:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7867,51 +7867,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="342CB062"/>
+    <w:nsid w:val="56D3011E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>