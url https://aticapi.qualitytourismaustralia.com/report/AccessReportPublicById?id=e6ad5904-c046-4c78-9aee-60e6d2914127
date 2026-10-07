--- v1 (2026-07-27)
+++ v2 (2026-10-07)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-28 09:08</w:t>
+              <w:t xml:space="preserve">2026-10-07 14:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2645,51 +2645,51 @@
         <w:t xml:space="preserve">Seating is available at the tour meeting point. Guests rest in the tour vehicle if they choose to opt out of walks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We seek information about Special needs form our guests when they book. &amp;nbsp;In the 24 hours prior to departure, we communicate with guests to check details recorded and respond to questions.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We seek information about Special needs form our guests when they book. In the 24 hours prior to departure, we communicate with guests to check details recorded and respond to questions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Car Park and Access amenities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -2778,51 +2778,51 @@
         <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The standard pick up location is at the Albany Visitor Centre close to parking for those with disability and ramped access to the front of the building. &amp;nbsp;Guests must be able to step into the vehicles independently. &amp;nbsp;To assist we provision a mobile step that reduces the lift from ground to the floor level of the vehicle. &amp;nbsp;This can be used at ll times entering and exiting the vehicle. &amp;nbsp;We supervise all guests entry and exit from the vehicle providing advice for safety and secure footing.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The standard pick up location is at the Albany Visitor Centre close to parking for those with disability and ramped access to the front of the building. Guests must be able to step into the vehicles independently. To assist we provision a mobile step that reduces the lift from ground to the floor level of the vehicle. This can be used at ll times entering and exiting the vehicle. We supervise all guests entry and exit from the vehicle providing advice for safety and secure footing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -2851,51 +2851,51 @@
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Commentary is provided as the vehicle is touring, out of the vehicle in the open air and inside venues. &amp;nbsp;Voice amplification is provided in the vehicles. &amp;nbsp;We encourage those who need to lip read to sit in view of the Tour Guide.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Commentary is provided as the vehicle is touring, out of the vehicle in the open air and inside venues. Voice amplification is provided in the vehicles. We encourage those who need to lip read to sit in view of the Tour Guide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
@@ -3690,63 +3690,106 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20230825_090216</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Suppliers and websites</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Businesswebsite</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Suppliers and websitesBusinesswebsite&amp;nbsp;Albany Historical Societyhttps://www.historicalbany.com.au/Albany's Historic Whaling Stationhttps://discoverybay.com.au/ANZAC Centrehttps://www.nationalanzaccentre.com.au/&amp;nbsp;Bartholemews Meaderyhttps://www.honeywine.com.au/Duckett's Mill&amp;nbsp;https://www.duckettsmillwines.com.au/Galafrey Wineshttps://www.galafreywines.com.au/Gilberts Wineshttps://www.gilbertwines.com.au/Ironwood Estatehttps://www.ironwoodestatewines.com.au/Kate's Placehttps://www.facebook.com/Katesplace42/Naturaliste Chartershttps://naturalistecharters.com.au/Plantagenet Wineshttps://plantagenetwines.com/The Lake House Denmarkhttps://www.lakehousedenmark.com.au/Three Anchorshttps://www.threeanchors.com.au/West Cape Howe Wineshttps://www.westcapehowewines.com.auWhaler's Galley Cafehttps://www.facebook.com/whalersgalleycafe/</w:t>
+        <w:t xml:space="preserve">Albany Historical Societyhttps://www.historicalbany.com.au/Albany's Historic Whaling Stationhttps://discoverybay.com.au/ANZAC Centrehttps://www.nationalanzaccentre.com.au/Bartholemews Meaderyhttps://www.honeywine.com.au/Duckett's Millhttps://www.duckettsmillwines.com.au/Galafrey Wineshttps://www.galafreywines.com.au/Gilberts Wineshttps://www.gilbertwines.com.au/Ironwood Estatehttps://www.ironwoodestatewines.com.au/Kate's Placehttps://www.facebook.com/Katesplace42/Naturaliste Chartershttps://naturalistecharters.com.au/Plantagenet Wineshttps://plantagenetwines.com/The Lake House Denmarkhttps://www.lakehousedenmark.com.au/Three Anchorshttps://www.threeanchors.com.au/West Cape Howe Wineshttps://www.westcapehowewines.com.auWhaler's Galley Cafehttps://www.facebook.com/whalersgalleycafe/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7867,51 +7910,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="56D3011E"/>
+    <w:nsid w:val="54DA2C5F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>