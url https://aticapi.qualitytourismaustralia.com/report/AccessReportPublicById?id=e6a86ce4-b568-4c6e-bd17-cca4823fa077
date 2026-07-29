--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -605,51 +605,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">0061 861823050</w:t>
+              <w:t xml:space="preserve">(08) 6182 3050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-14 22:33</w:t>
+              <w:t xml:space="preserve">2026-07-30 08:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1910,51 +1910,51 @@
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000017"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+            <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
@@ -1973,261 +1973,135 @@
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000018"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">Dining Spaces</w:t>
+            <w:t xml:space="preserve">Adventure activities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">11</w:t>
-          </w:r>
-[...61 lines deleted...]
-            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000020"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000019"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">Adventure activities</w:t>
+            <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
-[...62 lines deleted...]
-            <w:t xml:space="preserve">14</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -3772,452 +3646,76 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mount Hart Wilderness Lodge - https://www.mounthart.com.au/Cygnet Bay Pearl Farm - https://www.cygnetbaypearlfarm.com.au/Horizontal Falls Seaplane Adventures - https://horizontalfallsadventures.com.au/Cable Beach Resort and Spa - https://www.cablebeachclub.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dining Spaces</w:t>
+        <w:t xml:space="preserve">Adventure activities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
-    </w:p>
-[...374 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
@@ -4311,56 +3809,56 @@
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Report Disclaimer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="1A4274CE">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that this business report, provided </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as a result of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8446,51 +7944,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6C359C35"/>
+    <w:nsid w:val="3ABC3867"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>