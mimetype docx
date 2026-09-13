--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-30 08:10</w:t>
+              <w:t xml:space="preserve">2026-09-13 15:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1301,51 +1301,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">GENERAL</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000007 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1364,51 +1364,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1427,51 +1427,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Car Park and Access amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1490,51 +1490,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Steps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">TOUR OPERATORS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Tour/Transport Services</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Route Planning</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guides</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1931,51 +1931,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Adventure activities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2572,1259 +2572,1572 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-tour forms ask guests for all health requirements. Tour guide is briefed on these pre-tour. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour guides are first aid trained.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Magnifiers</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Prompt phone &amp; email communication available</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Magnifiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We are happy to comply with the needs of service animals. </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Prompt phone &amp; email communication available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are happy to comply with the needs of service animals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ventur Atlas ensures that guests with fatigue or other disabilities are supported and not disadvantaged by long wait times. We prioritise flexible scheduling, provide shaded rest areas, and offer seating during check-ins, briefings, and activities. Our staff are trained to recognise signs of fatigue and adjust the pace of experiences where possible. When needed, guests may rest in vehicles, air-conditioned areas, or accommodation facilities until departure or transfer times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">We do not have a physical location</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not have a physical location</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not have a physical location</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
-      </w:r>
+        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overnight Stops</w:t>
+        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For overnight stays, wheelchair accessible rooms are available</w:t>
+        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accommodation provider used for overnight stops has been independently verified as accessible, please contact us for further information</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Depends on accommodation provider availability </w:t>
+        <w:t xml:space="preserve">Overnight Stops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">For overnight stays, wheelchair accessible rooms are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">The accommodation provider used for overnight stops has been independently verified as accessible, please contact us for further information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The total number of wheelchair passengers that can be catered for at overnight stops are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depends on accommodation provider availability </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ventur Atlas works closely with a range of experienced third-party suppliers who operate accessible tourism experiences where possible. Many of our travel partners, including seaplane, helicopter, and 4WD tour operators, are able to accommodate guests with limited mobility, hearing, or vision impairments on a case-by-case basis.While our itineraries are adventure-based, we strive to ensure that guests of all abilities can enjoy sightseeing, cultural experiences, scenic flights, wildlife viewing, and accessible accommodation options at key locations such as Broome, Cygnet Bay, and Mount Hart Wilderness Lodge.Our team provides personalised pre-travel consultations to assess individual accessibility requirements and adapt itineraries where possible.</w:t>
+        <w:t xml:space="preserve">Mount Hart Wilderness Lodge - https://www.mounthart.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cygnet Bay Pearl Farm - https://www.cygnetbaypearlfarm.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Horizontal Falls Seaplane Adventures - https://horizontalfallsadventures.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cable Beach Resort and Spa - https://www.cablebeachclub.com/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We utilise a range of supportive equipment and resources through our suppliers to assist guests with disabilities, including:Step stools and handrails for safe vehicle and aircraft entry.Ground crew or guide assistance for boarding aircraft and vehicles.Accessible accommodation rooms and bathrooms at select partner lodges.Communication assistance tools (written itineraries, visual aids, or staff briefings) to support guests with hearing or cognitive impairments.Our team ensures suppliers are briefed on individual needs before departure to make the necessary arrangements in advance.</w:t>
+        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ventur Atlas works closely with a range of experienced third-party suppliers who operate accessible tourism experiences where possible. Many of our travel partners, including seaplane, helicopter, and 4WD tour operators, are able to accommodate guests with limited mobility, hearing, or vision impairments on a case-by-case basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">While our itineraries are adventure-based, we strive to ensure that guests of all abilities can enjoy sightseeing, cultural experiences, scenic flights, wildlife viewing, and accessible accommodation options at key locations such as Broome, Cygnet Bay, and Mount Hart Wilderness Lodge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our team provides personalised pre-travel consultations to assess individual accessibility requirements and adapt itineraries where possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We utilise a range of supportive equipment and resources through our suppliers to assist guests with disabilities, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Step stools and handrails for safe vehicle and aircraft entry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ground crew or guide assistance for boarding aircraft and vehicles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessible accommodation rooms and bathrooms at select partner lodges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communication assistance tools (written itineraries, visual aids, or staff briefings) to support guests with hearing or cognitive impairments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our team ensures suppliers are briefed on individual needs before departure to make the necessary arrangements in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Due to the remote and rugged nature of the Kimberley region, some activities have limited accessibility. Terrain, aircraft design, and environmental conditions may restrict participation for guests with certain mobility impairments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Activities not suitable for some people with disabilities include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Remote hikes, gorge walks, and water-based activities that require uneven or unpaved access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Helicopter or seaplane transfers that require stepping into confined cabins or over pontoons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">4WD off-road tours on rough terrain where accessible vehicles are not available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where an activity is not accessible, we can offer alternative sightseeing or cultural experiences to ensure an inclusive and enjoyable journey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
@@ -7944,51 +8257,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3ABC3867"/>
+    <w:nsid w:val="25B22419"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>