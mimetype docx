--- v2 (2026-09-13)
+++ v3 (2026-10-28)
@@ -422,51 +422,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 George Wiencke Drive</w:t>
+              <w:t xml:space="preserve">Broome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -485,51 +485,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perth Airport</w:t>
+              <w:t xml:space="preserve">Broome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -545,51 +545,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luke Hayman</w:t>
+              <w:t xml:space="preserve">Natasha  Marti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-13 15:41</w:t>
+              <w:t xml:space="preserve">2026-10-28 18:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8257,51 +8257,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="25B22419"/>
+    <w:nsid w:val="0B327643"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>