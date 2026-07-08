--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-07 22:44</w:t>
+              <w:t xml:space="preserve">2026-07-08 17:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9667,51 +9667,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5A27185F"/>
+    <w:nsid w:val="302EA615"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>