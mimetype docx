--- v1 (2026-07-08)
+++ v2 (2026-09-07)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-08 17:18</w:t>
+              <w:t xml:space="preserve">2026-09-07 21:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2435,51 +2435,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000025 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2498,51 +2498,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000026 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">17</w:t>
+            <w:t xml:space="preserve">18</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -3170,51 +3170,51 @@
         <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plenty of seating available in public areas&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Plenty of seating available in public areas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plenty of seating available in public areas </w:t>
@@ -3336,51 +3336,51 @@
         <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">No intercoms at the property.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">No intercoms at the property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
@@ -3544,51 +3544,51 @@
         <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Property is all one level.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Property is all one level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -3770,51 +3770,51 @@
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lot of outdoor space with seating. Plenty of natural light.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Lot of outdoor space with seating. Plenty of natural light.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -3877,51 +3877,51 @@
         <w:t xml:space="preserve">No steps at property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All ground floor.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">All ground floor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No steps at property.</w:t>
@@ -3990,51 +3990,51 @@
         <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ramp located for access to the accessible room for easy entry and another to gain entry to the dialed toilet.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Ramp located for access to the accessible room for easy entry and another to gain entry to the dialed toilet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
@@ -4153,51 +4153,51 @@
         <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Disabled toilet is located at the Emu Campground.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Disabled toilet is located at the Emu Campground.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4493,51 +4493,51 @@
         <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rooms are cleaned with White vinegar spray. No wardrobe or luggage racks.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Rooms are cleaned with White vinegar spray. No wardrobe or luggage racks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
@@ -5224,52 +5224,372 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Segregation of Food TypesRaw and cooked foods are stored separately at all times.Colour-coded chopping boards, utensils, and containers are used for different food groups (e.g., raw meat, poultry, seafood, and ready-to-eat foods).Cleaning and SanitisationAll food preparation areas, equipment, and utensils are cleaned and sanitised before and after use.Cleaning schedules are maintained and documented to ensure compliance with hygiene standards.Personal HygieneStaff are trained in proper handwashing techniques and must wash hands between handling different food types.Gloves and aprons are changed between tasks to prevent cross-contact.Storage and HandlingFood items are stored in sealed, clearly labelled containers.Refrigeration and dry storage areas are organised to prevent raw foods from coming into contact with ready-to-eat items.Training and MonitoringAll food-handling staff complete regular food safety and hygiene training.Supervisors conduct routine checks to ensure cross-contamination controls are followed.Allergen ManagementAllergen-containing ingredients are clearly identified and stored separately.Equipment and surfaces are thoroughly cleaned before preparing allergen-free meals.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Segregation of Food Types</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Raw and cooked foods are stored separately at all times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Colour-coded chopping boards, utensils, and containers are used for different food groups (e.g., raw meat, poultry, seafood, and ready-to-eat foods).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cleaning and Sanitisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All food preparation areas, equipment, and utensils are cleaned and sanitised before and after use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cleaning schedules are maintained and documented to ensure compliance with hygiene standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Personal Hygiene</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff are trained in proper handwashing techniques and must wash hands between handling different food types.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Gloves and aprons are changed between tasks to prevent cross-contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Storage and Handling</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Food items are stored in sealed, clearly labelled containers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Refrigeration and dry storage areas are organised to prevent raw foods from coming into contact with ready-to-eat items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Training and Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All food-handling staff complete regular food safety and hygiene training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Supervisors conduct routine checks to ensure cross-contamination controls are followed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allergen Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allergen-containing ingredients are clearly identified and stored separately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Equipment and surfaces are thoroughly cleaned before preparing allergen-free meals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
@@ -5455,98 +5775,98 @@
         <w:t xml:space="preserve">Cafe2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2 doors of entry.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">2 doors of entry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc0000000025"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">No adventure activities offered at this point.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">No adventure activities offered at this point.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -9667,51 +9987,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="302EA615"/>
+    <w:nsid w:val="1BB57BB1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>