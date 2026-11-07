--- v2 (2026-09-07)
+++ v3 (2026-11-07)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-07 21:14</w:t>
+              <w:t xml:space="preserve">2026-11-08 03:07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9987,51 +9987,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1BB57BB1"/>
+    <w:nsid w:val="07129862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>