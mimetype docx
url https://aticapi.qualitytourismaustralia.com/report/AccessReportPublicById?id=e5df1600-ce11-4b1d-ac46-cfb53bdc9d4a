--- v0 (2026-06-14)
+++ v1 (2026-08-13)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-14 22:19</w:t>
+              <w:t xml:space="preserve">2026-08-13 19:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7998,51 +7998,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4EEACD48"/>
+    <w:nsid w:val="65703C7F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>