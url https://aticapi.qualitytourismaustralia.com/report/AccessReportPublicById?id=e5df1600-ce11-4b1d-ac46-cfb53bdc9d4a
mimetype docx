--- v1 (2026-08-13)
+++ v2 (2026-09-27)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-13 19:58</w:t>
+              <w:t xml:space="preserve">2026-09-27 22:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2458,1011 +2458,1041 @@
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests are asked to advise if they have any individual support needs at the time of booking a tour.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://codlingmoth.com.au/access-and-inclusion</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests are asked at tour booking what support requirements they have. If we have vulnerable guests on tour and second person comes on tour to assist with any requirements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://codlingmoth.com.au/access-and-inclusion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are welcomed on all our tours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">There are no wait times on our tour</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no wait times on our tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests are asks to advise of any support or dietary requirements they may have.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our tours start at the Visitor Centre, which has reserved accessible parking</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">N/A</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">N/A</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">N/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Operated on a step free route</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">AUSLAN</w:t>
+        <w:t xml:space="preserve">Operated on a step free route</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">AUSLAN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wattleseed Bar Cafe https://www.wattleseedbarn.com.au/Fallobst https://www.fallobst.au/The Cidery https://www.thecidery.com.au/</w:t>
+        <w:t xml:space="preserve">Wattleseed Bar Cafe https://www.wattleseedbarn.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fallobst https://www.fallobst.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Cidery https://www.thecidery.com.au/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -7998,51 +8028,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="65703C7F"/>
+    <w:nsid w:val="2DFCD5E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>