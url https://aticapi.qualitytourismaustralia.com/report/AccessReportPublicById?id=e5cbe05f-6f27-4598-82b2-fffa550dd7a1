--- v0 (2026-06-05)
+++ v1 (2026-06-05)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-05 17:32</w:t>
+              <w:t xml:space="preserve">2026-06-05 18:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7572,51 +7572,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="575244A1"/>
+    <w:nsid w:val="43A325F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>