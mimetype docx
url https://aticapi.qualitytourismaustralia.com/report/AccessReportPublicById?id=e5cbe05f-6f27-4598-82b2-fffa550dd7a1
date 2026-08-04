--- v1 (2026-06-05)
+++ v2 (2026-08-04)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-05 18:29</w:t>
+              <w:t xml:space="preserve">2026-08-05 07:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7572,51 +7572,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="43A325F4"/>
+    <w:nsid w:val="08D9518C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>