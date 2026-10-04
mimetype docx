--- v2 (2026-08-04)
+++ v3 (2026-10-04)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-05 07:49</w:t>
+              <w:t xml:space="preserve">2026-10-05 09:53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3114,52 +3114,88 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">we use a separate fryer for our chips. Only chips are allowed to be cooked in it to ensure it is safe for celiacs to eatColoured chopping boards are used for different productscleanliness and hygiene are essential</w:t>
-      </w:r>
+        <w:t xml:space="preserve">we use a separate fryer for our chips. Only chips are allowed to be cooked in it to ensure it is safe for celiacs to eat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Coloured chopping boards are used for different products</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cleanliness and hygiene are essential</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
@@ -3407,51 +3443,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Finlay’s Kalbarri specialises in providing fresh locally caught seafood for over 30 years. With eucalyptus trees providing shade from the hot summer sun, campfires providing warmth in winter, dirt floors and the eclectic furniture, Finlay’s provides the perfect outdoor setting for a uniquely Australian dining experience.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Finlay’s Kalbarri specialises in providing fresh locally caught seafood for over 30 years. With eucalyptus trees providing shade from the hot summer sun, campfires providing warmth in winter, dirt floors and the eclectic furniture, Finlay’s provides the perfect outdoor setting for a uniquely Australian dining experience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7572,51 +7608,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="08D9518C"/>
+    <w:nsid w:val="6C6FFFA1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>