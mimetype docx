--- v0 (2026-05-30)
+++ v1 (2026-08-01)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-31 08:19</w:t>
+              <w:t xml:space="preserve">2026-08-02 08:31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3129,50 +3129,65 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Picture Board at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Hearing loop fitted to the reception area</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
@@ -4238,50 +4253,65 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Hearing loops are available</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">All glass doors and full height windows have contrast markings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are areas of full lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
@@ -4609,50 +4639,65 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, registration desks or ticket offices have a lower counter section</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">A hearing loop is available at reception, registration desks or ticket offices</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">All ancillary areas are step free e.g. breakout rooms, dining areas, outside areas and exhibition spaces</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All stage areas including speaker platforms are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
@@ -4715,50 +4760,95 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We cater for varying group sizes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our event can be booked from the main web site</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A hearing loop is provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is reserved seating in the loop area</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Speakers/performers are instructed to use the microphones</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Audio description is available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -9048,51 +9138,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="10C4164D"/>
+    <w:nsid w:val="58E90590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>