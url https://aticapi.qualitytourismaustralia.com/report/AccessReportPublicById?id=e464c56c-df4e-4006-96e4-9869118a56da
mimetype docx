--- v1 (2026-08-01)
+++ v2 (2026-09-20)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-02 08:31</w:t>
+              <w:t xml:space="preserve">2026-09-21 06:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1490,51 +1490,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Internal Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -3229,76 +3229,238 @@
         <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have waiting spaces in all venues and can provide an early arrival for guests with accessibility needs. &amp;nbsp;As we have only small classes and a specific start time there is no associated wait time for any guest. &amp;nbsp;Staff our briefed on all inclusion needs and specific accommodations that will be required.</w:t>
+        <w:t xml:space="preserve">We have waiting spaces in all venues and can provide an early arrival for guests with accessibility needs. As we have only small classes and a specific start time there is no associated wait time for any guest. Staff our briefed on all inclusion needs and specific accommodations that will be required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests are very welcome to arrive up to 15 minutes before the scheduled start time to settle in comfortably. This time can be used to:Familiarise yourself with the space and layoutFind seating or your workstationMeet the host and ask any questionsPosition mobility aids or assistance animalsGet comfortable with noise, lighting and activity levelsClasses will still commence at the advertised start time, and arriving early is optional.If you have specific access or comfort needs, we encourage you to let us know at the time of booking so we can prepare the space appropriately.We provide all guest the ability to download our information sheet on the class and venue to build confidence in what to expect.We collect customer needs in the booking process to allow for inclusive experiences.</w:t>
+        <w:t xml:space="preserve">Guests are very welcome to arrive up to 15 minutes before the scheduled start time to settle in comfortably. This time can be used to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Familiarise yourself with the space and layout</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Find seating or your workstation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Meet the host and ask any questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Position mobility aids or assistance animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Get comfortable with noise, lighting and activity levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Classes will still commence at the advertised start time, and arriving early is optional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you have specific access or comfort needs, we encourage you to let us know at the time of booking so we can prepare the space appropriately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We provide all guest the ability to download our information sheet on the class and venue to build confidence in what to expect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We collect customer needs in the booking process to allow for inclusive experiences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -3517,51 +3679,51 @@
         <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information on each venue is available on our website https://fleurieufoodandwine.com.au/inclusive-experiences/ &amp;nbsp;if you have any specfic questions please reach out to discuss your requirements.</w:t>
+        <w:t xml:space="preserve">Information on each venue is available on our website https://fleurieufoodandwine.com.au/inclusive-experiences/ if you have any specfic questions please reach out to discuss your requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -3688,51 +3850,51 @@
         <w:t xml:space="preserve">Step free routes clearly signed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Addtional venue information is available at https://fleurieufoodandwine.com.au/inclusive-experiences/ &amp;nbsp;Please reach out to discuss if you have any further questions.</w:t>
+        <w:t xml:space="preserve">Addtional venue information is available at https://fleurieufoodandwine.com.au/inclusive-experiences/ Please reach out to discuss if you have any further questions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -3821,51 +3983,51 @@
         <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The only venue with a step is Bungala House and a ramp is provided for access. &amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The only venue with a step is Bungala House and a ramp is provided for access. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
@@ -3969,51 +4131,51 @@
         <w:t xml:space="preserve">Ramps have a raised edge of at least 100mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The only venue that requires ramp access if Bungala House which has a small step up to the cooking area. &amp;nbsp;This step has a temporary ramp that complies to&amp;nbsp;AS 1428.1 accessiblity standards.&amp;nbsp; It can be used to a clear landing for easy mobility to the cooking and eating area. &amp;nbsp;We have a temporary ramp that is fitted during the class as reqruied.</w:t>
+        <w:t xml:space="preserve">The only venue that requires ramp access if Bungala House which has a small step up to the cooking area. This step has a temporary ramp that complies toAS 1428.1 accessiblity standards. It can be used to a clear landing for easy mobility to the cooking and eating area. We have a temporary ramp that is fitted during the class as reqruied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
@@ -4132,51 +4294,51 @@
         <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All venues have Accessible toilets except Bungala House where at this stage a guest will need to be able to access a portable toilet we have images and dimensions available on request. &amp;nbsp;There are plans in place to install a fully accessible bathroom.</w:t>
+        <w:t xml:space="preserve">All venues have Accessible toilets except Bungala House where at this stage a guest will need to be able to access a portable toilet we have images and dimensions available on request. There are plans in place to install a fully accessible bathroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4523,52 +4685,120 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fleurieu Food and Wine aims to be inclusive and can accommodate many dietary requirements across our classes where the format allows. Some classes are ingredient-specific and cannot be modified, such as cheese-making classes which require dairy.Vegetarian alternatives are available for selected classes, including our Steak Masterclass, when requested at the time of booking.Due to shared cooking spaces, equipment and ingredients, we cannot guarantee an allergen-free environment. Guests with severe allergies or anaphylaxis should contact us prior to booking to discuss suitability.All dietary requirements must be advised at the time of booking.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Fleurieu Food and Wine aims to be inclusive and can accommodate many dietary requirements across our classes where the format allows. Some classes are ingredient-specific and cannot be modified, such as cheese-making classes which require dairy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vegetarian alternatives are available for selected classes, including our Steak Masterclass, when requested at the time of booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Due to shared cooking spaces, equipment and ingredients, we cannot guarantee an allergen-free environment. Guests with severe allergies or anaphylaxis should contact us prior to booking to discuss suitability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All dietary requirements must be advised at the time of booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Your comfort and safety are important to us. If you have accessibility, dietary or support requirements, we encourage you to contact us before booking or ahead of your class so we can talk through your needs and prepare the space appropriately. We are always happy to have a conversation and help you decide if an experience is the right fit. </w:t>
       </w:r>
@@ -9138,51 +9368,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="58E90590"/>
+    <w:nsid w:val="03547084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>