--- v0 (2026-06-01)
+++ v1 (2026-08-02)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-02 03:45</w:t>
+              <w:t xml:space="preserve">2026-08-03 07:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10028,51 +10028,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="11399D19"/>
+    <w:nsid w:val="50614B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>