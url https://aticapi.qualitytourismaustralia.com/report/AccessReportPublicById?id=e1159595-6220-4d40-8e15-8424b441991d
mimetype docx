--- v1 (2026-08-02)
+++ v2 (2026-10-30)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-03 07:22</w:t>
+              <w:t xml:space="preserve">2026-10-31 00:12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1364,51 +1364,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">GENERAL</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1427,51 +1427,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1490,51 +1490,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Car Park and Access amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Entry</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Lifts</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Internal Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public areas</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1931,51 +1931,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Steps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2057,51 +2057,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">TOUR OPERATORS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2120,51 +2120,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Route Planning</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2183,51 +2183,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guides</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2246,51 +2246,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2309,51 +2309,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Play Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2372,51 +2372,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Parks and gardens</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2435,51 +2435,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000025 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2498,51 +2498,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000026 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2561,51 +2561,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">EVENTS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000027 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2624,51 +2624,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Events</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000028 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2687,51 +2687,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000029 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">17</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -3196,401 +3196,409 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...5 lines deleted...]
-      </w:r>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have evacuation marshalls in each departments to ensure all patrons are evacuated during an emergency, and the marshalls will identify guests requiring assistance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have evacuation marshalls in each departments to ensure all patrons are evacuated during an emergency, and the marshalls will identify guests requiring assistance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Braille Displays</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have evacuation marshalls in each departments to ensure all patrons are evacuated during an emergency, and the marshalls will identify guests requiring assistance. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The procedure for assisting guests who need assisted rescue is: </w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have evacuation marshalls in each departments to ensure all patrons are evacuated during an emergency, and the marshalls will identify guests requiring assistance. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">We accept service animals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Braille Displays</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...201 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have disabled parking available and staff on hand to assist at all times.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We have disabled parking available and staff on hand to assist at all times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Car Park and Access amenities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -5271,51 +5279,51 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">To prevent cross-contamination of food products, raw and ready-to-eat foods are separated, staff wash hands and surfaces thoroughly, and use separate utensils and equipment.&amp;nbsp;Proper storage, including storing raw foods on the bottom shelf of the refrigerator.</w:t>
+        <w:t xml:space="preserve">To prevent cross-contamination of food products, raw and ready-to-eat foods are separated, staff wash hands and surfaces thoroughly, and use separate utensils and equipment.Proper storage, including storing raw foods on the bottom shelf of the refrigerator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -10028,51 +10036,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="50614B32"/>
+    <w:nsid w:val="59340717"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>