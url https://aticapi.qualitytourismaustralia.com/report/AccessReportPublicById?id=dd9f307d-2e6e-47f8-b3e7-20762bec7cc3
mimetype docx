--- v0 (2026-08-01)
+++ v1 (2026-09-15)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-01 22:59</w:t>
+              <w:t xml:space="preserve">2026-09-16 02:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2335,667 +2335,675 @@
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Additional needs are identified in booking form</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vehicles &amp; staff dispatched for rescue to be capable of transporting guests and equipment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">No facilities available as part of standard service. </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">There are no wait times</w:t>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No facilities available as part of standard service. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no wait times</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please let us know of any access/assistance requirements at time of booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">We operate on gravel roads</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please let us know of any parking requirements at time of booking as rides depart from many locations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Gravel cycling operates on uneven, unsealed surfaces</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We operate on gravel roads</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where possible cycling routes will start in a location near accessible public toilets&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Gravel cycling operates on uneven, unsealed surfaces</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where possible cycling routes will start in a location near accessible public toilets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
@@ -3277,51 +3285,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Please get in touch with Wilderide if you have any additional access requirements.&amp;nbsp;Guests requiring an attendant in order to participate can provide details of their Companion Card at time of booking.&amp;nbsp;&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Please get in touch with Wilderide if you have any additional access requirements.Guests requiring an attendant in order to participate can provide details of their Companion Card at time of booking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7442,51 +7450,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1DFC5F18"/>
+    <w:nsid w:val="00B553F5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>