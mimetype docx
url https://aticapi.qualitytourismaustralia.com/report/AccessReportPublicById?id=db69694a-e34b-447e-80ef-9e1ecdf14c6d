--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-25 00:53</w:t>
+              <w:t xml:space="preserve">2026-08-25 16:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8221,51 +8221,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="272D0871"/>
+    <w:nsid w:val="54ED35AD"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>