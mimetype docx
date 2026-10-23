--- v1 (2026-08-25)
+++ v2 (2026-10-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-25 16:37</w:t>
+              <w:t xml:space="preserve">2026-10-23 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2527,1535 +2527,1561 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The online booking form has a field to collect information about any special needs a customer may have. Daily staff briefings alert the team to these particular guests and where they will be seated. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In an emergency, staff calmly assist guests with special needs by using clear communication, guiding them to accessible exits, and following pre-assigned roles—while ensuring the safety of all patrons through coordinated and inclusive evacuation procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guide dogs are warmly welcomed at the PumpHouse Kununurra; however, we kindly ask that guests care for their assistance animals during their visit, as we do not have a secure shaded holding area. Our outdoor deck area is dog-friendly and a great spot to relax with your companion.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is no reception area at the restaurant and no forms to complete. Guests are seated at their table as soon as they arrive. </w:t>
+        <w:t xml:space="preserve">Guide dogs are warmly welcomed at the PumpHouse Kununurra; however, we kindly ask that guests care for their assistance animals during their visit, as we do not have a secure shaded holding area. Our outdoor deck area is dog-friendly and a great spot to relax with your companion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is no reception area at the restaurant and no forms to complete. Guests are seated at their table as soon as they arrive. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests are shown to their tables as soon as they arrive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please note that there is a drop off area close to the entrance with flat slip free access, however access from the parking area is a gravel surface.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Immediate access to the restaurant has a flat smooth boardwalk, however the walking area from the car park to the entrance is uneven gravel with a slight slope towards to entrance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is 1100mm mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">There is 1100mm mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance has level access</w:t>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is level access through the dining area</w:t>
+        <w:t xml:space="preserve">The entrance has level access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
+        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All glass doors and full height windows have contrast markings</w:t>
+        <w:t xml:space="preserve">There is level access through the dining area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are areas of full lighting</w:t>
+        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are Plain English menus</w:t>
+        <w:t xml:space="preserve">All glass doors and full height windows have contrast markings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:t xml:space="preserve">There are areas of full lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">There are Plain English menus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low potassium</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low sodium</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">Low potassium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Low sodium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Nut free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Vegetarian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vegan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">To avoid cross-contamination of food products, the restaurant follows strict procedures:Separation of Food Types: Food for specific allergens are prepared on separate counters, with designated containers and shelving to prevent contact. Allergen-containing ingredients are clearly labeled and stored away from other items. All stations and utensils are cleaned and disinfected after use and gloves replaced.Dedicated Equipment: Separate cutting boards, utensils, and preparation areas are used for raw meats, vegetables, and allergens.&amp;nbsp;Cleaning and Sanitising: All surfaces, tools, and equipment are thoroughly cleaned and sanitised between tasks, especially when switching between different food types. When prepared food is moved to the plating area, the Chef ensures that the allergen plate dos not come into contact with any other plate or is handled by anyone that has been in contact with other foods.&amp;nbsp;Staff Hygiene: Staff are trained in proper handwashing techniques and must wash hands and change gloves between handling different food items.Training and Monitoring: Regular staff training and routine checks ensure procedures are followed consistently to maintain food safety and prevent cross-contamination.</w:t>
+        <w:t xml:space="preserve">To avoid cross-contamination of food products, the restaurant follows strict procedures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Separation of Food Types: Food for specific allergens are prepared on separate counters, with designated containers and shelving to prevent contact. Allergen-containing ingredients are clearly labeled and stored away from other items. All stations and utensils are cleaned and disinfected after use and gloves replaced.Dedicated Equipment: Separate cutting boards, utensils, and preparation areas are used for raw meats, vegetables, and allergens.Cleaning and Sanitising: All surfaces, tools, and equipment are thoroughly cleaned and sanitised between tasks, especially when switching between different food types. When prepared food is moved to the plating area, the Chef ensures that the allergen plate dos not come into contact with any other plate or is handled by anyone that has been in contact with other foods.Staff Hygiene: Staff are trained in proper handwashing techniques and must wash hands and change gloves between handling different food items.Training and Monitoring: Regular staff training and routine checks ensure procedures are followed consistently to maintain food safety and prevent cross-contamination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -8221,51 +8247,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="54ED35AD"/>
+    <w:nsid w:val="4DBEADA9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>