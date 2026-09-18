--- v0 (2026-06-15)
+++ v1 (2026-09-18)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-15 22:13</w:t>
+              <w:t xml:space="preserve">2026-09-19 01:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2446,754 +2446,776 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Customers can add notes at the time of booking. We also count and greet every passenger coming onto the boat the staff will be aware of any limitations of customers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Someone will assist them getting a life jacket on if there was a serious emergency. If it is minor staff can accompany them off the boat the same as we do when they board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service dogs are welcome</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The boat is only at the jetty for 15 minutes for boarding between cruises. If they have a pre purchased ticket it doesn't take longer then 10-15 minutes to board every passenger.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The boat is only at the jetty for 15 minutes for boarding between cruises. If they have a pre purchased ticket it doesn't take longer then 10-15 minutes to board every passenger.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are two disabled parking bays on the foreshore close to the departure jetty and a loading area that could be used as a drop off spot.</w:t>
+        <w:t xml:space="preserve">We send out reminder emails before guests attend if they pre book they will have information on where we are located and how to find us. This information is also available on our website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Crew talks live with a microphone and there are speakers located on the boat.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There are two disabled parking bays on the foreshore close to the departure jetty and a loading area that could be used as a drop off spot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">600mm</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">The steps we have are inside a toilet and the boat is not wheelchair accessible.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Crew talks live with a microphone and there are speakers located on the boat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">600mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The steps we have are inside a toilet and the boat is not wheelchair accessible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have guests attend with walkers if they are able to take a few assisted steps to a seat we can them help them off and store the walker collapsed during the cruise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet has a 3 steps to get down.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The entire boat is a flat deck where customers access apart from the toilet where you have to step down.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet has a 3 steps to get down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guides</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -3543,51 +3565,51 @@
         <w:t xml:space="preserve">We collect food only it is delivered straight to the boat and we hand it out in boxes to each customer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">It is a fish and chip lunch cruise we can request it to be gluten and celiac free but they say there can still be traces.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">It is a fish and chip lunch cruise we can request it to be gluten and celiac free but they say there can still be traces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -3679,51 +3701,51 @@
         <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The only cruise that includes food is the 90 minute scenic lunch cruise that operates once a day outside of school holidays. We can offer people a ticket that doesn't include the lunch option if they have specific dietary needs.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The only cruise that includes food is the 90 minute scenic lunch cruise that operates once a day outside of school holidays. We can offer people a ticket that doesn't include the lunch option if they have specific dietary needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -3907,63 +3929,125 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Collecting food which will then be passed out</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cruises that don't include food below</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our 45 Minute Pirate Cruise </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">1.5 Hour Sundowner Cruise </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Christmas Lights cruise </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests are welcome to brings snacks and drinks aboard</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cruises that don't include food below&amp;nbsp;Our 45 Minute Pirate Cruise 1.5 Hour Sundowner Cruise Christmas Lights cruise Guests are welcome to brings snacks and drinks aboard90 minute scenic lunch cruise departing 12pm midweek outside of school holidays includes battered fish and chips for adults and chicken nuggets and chips for kids. There is also a option to purchase a ticket with out food and bring your own lunch.</w:t>
+        <w:t xml:space="preserve">90 minute scenic lunch cruise departing 12pm midweek outside of school holidays includes battered fish and chips for adults and chicken nuggets and chips for kids. There is also a option to purchase a ticket with out food and bring your own lunch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -8084,51 +8168,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6433093D"/>
+    <w:nsid w:val="7842FAC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>