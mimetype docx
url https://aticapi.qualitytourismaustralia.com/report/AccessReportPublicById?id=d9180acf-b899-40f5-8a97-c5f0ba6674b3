--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-19 01:42</w:t>
+              <w:t xml:space="preserve">2026-11-03 05:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8168,51 +8168,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7842FAC2"/>
+    <w:nsid w:val="3D5ABC1F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>