--- v0 (2026-08-24)
+++ v1 (2026-10-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-24 17:18</w:t>
+              <w:t xml:space="preserve">2026-10-24 07:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2527,82 +2527,90 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The experiences offered at Killara Distillery are for small groups, rarely more than 10 and the experiences don't last longer than 90 minutes. We have a dedicated fire warden onsite at all times to assist all visitors to the evacuation area which is accessible by wheelchair or those with low mobility.  We do not have a guest log as we are not accommodation. We could add to our booking system a question about accessible requirements, but this seems like it might be insensitive. This also wouldn't address those who come to the distillery without a booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Not applicable to the distillery location.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4773,63 +4781,74 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Function Room Space - changes as required for events</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Common Areas: The Apothecary Garden doesn't have any steps, although it is not paved. The only steps are from the car park to the entrance way, and there is an accessible pathway using the ramped driveway. The garden is also not massive, and so we don't have a map for this area, step-free or otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Common Areas: The Apothecary Garden doesn't have any steps, although it is not paved. The only steps are from the car park to the entrance way, and there is an accessible pathway using the ramped driveway. The garden is also not massive, and so we don't have a map for this area, step-free or otherwise.We don't have any BBQs as this is not part of the experiences offered by the distillery. We also don't have any water fountains, as we provide water to guests in cellar door upon arrival.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We don't have any BBQs as this is not part of the experiences offered by the distillery. We also don't have any water fountains, as we provide water to guests in cellar door upon arrival.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -8950,51 +8969,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="430BAEFC"/>
+    <w:nsid w:val="744C8E0B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>