--- v0 (2026-08-20)
+++ v1 (2026-10-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-20 22:39</w:t>
+              <w:t xml:space="preserve">2026-10-22 15:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2230,687 +2230,709 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">participation decleration, rezdy booking notes prior to tour day</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Those requiring assistance are attended to first by guides</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">seating, clear communication on duration times and itinerary, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">seating, clear communication on duration times and itinerary, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">none vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">n/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">none vehicles have low floors with ramped entry</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">none vehicles have wheelchair lifts or ramps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+        <w:t xml:space="preserve">none vehicles have low floors with ramped entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">due to the wild National Park environment in which we operate we find it challenging to offer accessible options during this time.</w:t>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">none</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marine</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">due to the wild National Park environment in which we operate we find it challenging to offer accessible options during this time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessibility is tide dependent</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+        <w:t xml:space="preserve">Marine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+        <w:t xml:space="preserve">Accessibility is tide dependent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">kayaking, surfing. </w:t>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">kayaking, surfing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">bus handrails.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
@@ -7064,51 +7086,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4F36B041"/>
+    <w:nsid w:val="05321999"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>