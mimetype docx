--- v0 (2026-06-28)
+++ v1 (2026-08-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-28 21:15</w:t>
+              <w:t xml:space="preserve">2026-08-23 22:07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -11648,51 +11648,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3967E763"/>
+    <w:nsid w:val="3102DEF7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>