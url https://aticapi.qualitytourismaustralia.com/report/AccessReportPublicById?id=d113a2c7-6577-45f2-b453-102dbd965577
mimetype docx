--- v1 (2026-08-23)
+++ v2 (2026-10-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-23 22:07</w:t>
+              <w:t xml:space="preserve">2026-10-22 11:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -4191,51 +4191,69 @@
         <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our main public buildings, the Welcome Hut, Lotus Café, and Castle Jewels retail space, are single-level with hard floor surfaces throughout. Seating is available in the Lotus Café. The Lotus Café has an open, well-lit interior. While we do not currently offer large print menus or Braille signage, our team can read menu items aloud and provide verbal guidance on request.Crystal Castle's gardens serve as a natural quiet space for guests on the Autism Spectrum and their families. The outdoor environment is open, self-paced, and largely free from loud or sudden noise. Guests are welcome to find their own pace and space throughout the property, and staff can suggest quieter areas of the gardens on request.</w:t>
+        <w:t xml:space="preserve">Our main public buildings, the Welcome Hut, Lotus Café, and Castle Jewels retail space, are single-level with hard floor surfaces throughout. Seating is available in the Lotus Café. The Lotus Café has an open, well-lit interior. While we do not currently offer large print menus or Braille signage, our team can read menu items aloud and provide verbal guidance on request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Crystal Castle's gardens serve as a natural quiet space for guests on the Autism Spectrum and their families. The outdoor environment is open, self-paced, and largely free from loud or sudden noise. Guests are welcome to find their own pace and space throughout the property, and staff can suggest quieter areas of the gardens on request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public areas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -4663,52 +4681,66 @@
         <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Crystal Castle has two areas with&amp;nbsp;stepped pathways in our hillside gardens — Bamboo Avenue and Rainforest Walk. These are accessed by steps without handrails and are clearly signed as non-wheelchair accessible. These areas fall outside the designated accessible route and guests are advised of this at the Welcome Hut on arrival. The accessible pathway network is step-free, using sealed concrete paths and ramps throughout, meaning guests on the accessible route do not encounter open sets of steps. Guests requiring step-free access can reach the majority of our key attractions via this route, and our team at the Welcome Hut can advise on the best path for individual needs.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Crystal Castle has two areas withstepped pathways in our hillside gardens — Bamboo Avenue and Rainforest Walk. These are accessed by steps without handrails and are clearly signed as non-wheelchair accessible. These areas fall outside the designated accessible route and guests are advised of this at the Welcome Hut on arrival. The accessible pathway network is step-free, using sealed concrete paths and ramps throughout, meaning guests on the accessible route do not encounter open sets of steps. Guests requiring step-free access can reach the majority of our key attractions via this route, and our team at the Welcome Hut can advise on the best path for individual needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
@@ -6767,51 +6799,51 @@
         <w:t xml:space="preserve">Edge protection is a contrasting colour to the deck</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our observation area is the Lotus Café deck, which offers elevated views across the Byron Bay hinterland. The deck is accessible via our sealed pathway and ramp system. Safety railing is fitted along the deck perimeter. There are stairs below the&amp;nbsp;Lotus Café with a railing for the primary section.</w:t>
+        <w:t xml:space="preserve">Our observation area is the Lotus Café deck, which offers elevated views across the Byron Bay hinterland. The deck is accessible via our sealed pathway and ramp system. Safety railing is fitted along the deck perimeter. There are stairs below theLotus Café with a railing for the primary section.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Handrails and stairs are built as per state/territory building code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -11648,51 +11680,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3102DEF7"/>
+    <w:nsid w:val="21741521"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>