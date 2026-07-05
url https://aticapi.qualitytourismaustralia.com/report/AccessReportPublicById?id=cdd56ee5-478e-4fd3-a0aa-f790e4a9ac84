--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-21 16:18</w:t>
+              <w:t xml:space="preserve">2026-07-06 00:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9914,51 +9914,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="39B8686A"/>
+    <w:nsid w:val="15507250"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>