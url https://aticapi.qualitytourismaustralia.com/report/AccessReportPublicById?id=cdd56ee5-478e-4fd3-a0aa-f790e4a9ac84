--- v1 (2026-07-05)
+++ v2 (2026-09-03)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-06 00:02</w:t>
+              <w:t xml:space="preserve">2026-09-04 05:21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Car Park and Access amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -3136,522 +3136,562 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">At the time of booking for when guests come and stay / participate on a tour we have an optional box where they can disclose any medical concerns and if anything might need to be adjusted on the tour. This allows us to have records at hand of who may need extra assistance during and emergency and those that may be more at risk when evacuating to the evacuation point.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are close enough to the town of Broome that ambulance and other emergency services are able to make it out to us. We also have the ability to get a helicopter out here should we need it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We can offer shade, water and a rest area for service animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">At Broome Bird Observatory, we arrange all drop-off and pickup times individually and organise schedules from designated pickup locations in advance. This allows guests who may experience fatigue to plan their travel with minimal stress and avoid unnecessary waiting. Our small group tours are designed to reduce waiting times further and provide a more personalised experience.We also offer a range of accommodation options that allow for privacy and quiet rest. Additionally, our Shadehouse area provides a comfortable and shaded space where guests can relax and unwind at their own pace. These measures help ensure that all visitors, including those with fatigue-related disabilities, can enjoy their time with us comfortably.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">At Broome Bird Observatory, we arrange all drop-off and pickup times individually and organise schedules from designated pickup locations in advance. This allows guests who may experience fatigue to plan their travel with minimal stress and avoid unnecessary waiting. Our small group tours are designed to reduce waiting times further and provide a more personalised experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We also offer a range of accommodation options that allow for privacy and quiet rest. Additionally, our Shadehouse area provides a comfortable and shaded space where guests can relax and unwind at their own pace. These measures help ensure that all visitors, including those with fatigue-related disabilities, can enjoy their time with us comfortably.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
@@ -4844,51 +4884,51 @@
         <w:t xml:space="preserve">Carfrontdoor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a picnic area that is accessible from the discovery centre, with a short distance over gravel. It is on the Coastal Tour where all stops are not accessible for wheelchairs.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There is a picnic area that is accessible from the discovery centre, with a short distance over gravel. It is on the Coastal Tour where all stops are not accessible for wheelchairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -9914,51 +9954,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="15507250"/>
+    <w:nsid w:val="303BA49E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>