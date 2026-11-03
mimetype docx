--- v2 (2026-09-03)
+++ v3 (2026-11-03)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-04 05:21</w:t>
+              <w:t xml:space="preserve">2026-11-03 21:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9954,51 +9954,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="303BA49E"/>
+    <w:nsid w:val="23556D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>