--- v0 (2026-06-17)
+++ v1 (2026-08-17)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-17 20:04</w:t>
+              <w:t xml:space="preserve">2026-08-17 12:18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8373,51 +8373,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="67660B30"/>
+    <w:nsid w:val="53B12258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>