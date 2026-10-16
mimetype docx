--- v1 (2026-08-17)
+++ v2 (2026-10-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-17 12:18</w:t>
+              <w:t xml:space="preserve">2026-10-17 03:52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2309,51 +2309,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2794,1466 +2794,1577 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits that include stairways have emergency stair travel devices available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits including stairwells, have bright edges used on the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Speak to them prior to booking and note clearly on manifest that is seen by pilots and crew, so they are able to be identified during check in process.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://accreditation.qualitytourismaustralia.com/report/AccessReportPublicHtml2/860c68f0-71b6-47f3-bf8f-966cb7a1c258</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The procedure for assisting guests who need assisted rescue is: Reassure, check and monitor guest, confirm safe landing zone with crew access for support vehicles, assist guest into proper landing position and notify ground crew of expected assistance needs including contacting emergency services if needed, use equipment (steps, extra crew) to disembark guest, provide first aid if needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">https://accreditation.qualitytourismaustralia.com/report/AccessReportPublicHtml2/860c68f0-71b6-47f3-bf8f-966cb7a1c258</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We are not a business that is able to cater for service animals at this time. We are exploring lots of accessibility options at present however.</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are not a business that is able to cater for service animals at this time. We are exploring lots of accessibility options at present however.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">We meet our passengers in Dome, Northam very early in the morning. Check in is done online prior and then verbally on arrival. Pilots provide a verbal brief. We gather information about individual passenger needs prior to meeting and cater specifically as/where necessary.</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We meet our passengers in Dome, Northam very early in the morning. Check in is done online prior and then verbally on arrival. Pilots provide a verbal brief. We gather information about individual passenger needs prior to meeting and cater specifically as/where necessary.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The 'social script' is available in word and other editable formats</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have seating in meeting venue and passengers are welcome to be seated in transit vehicles or on a step during set up and/or pack away of balloon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Access has alternative procedures and clear written instructions with universal access symbols</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">The 'social script' is available in word and other editable formats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">Access has alternative procedures and clear written instructions with universal access symbols</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">We offer a transfer service from Perth and also details for train.</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We offer a transfer service from Perth and also details for train.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">We meet at Dome, Northam where some of this is applicable but experience is from different locations, often uneven paddocks.</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are working outdoors for most of the time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We meet at Dome, Northam where some of this is applicable but experience is from different locations, often uneven paddocks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is Unsure sorry. Part of Dome Northam where we meet our passengers. No facilities again before returning for breakfast. mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is Unsure sorry. Part of Dome Northam where we meet our passengers. No facilities again before returning for breakfast. mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None at present vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have toilets at the meeting place and when we return for breakfast. There are no toilet facilities during ballooning experience itself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None at present vehicles have low floors with ramped entry</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">None at present although we have had plans drawn up and are actively exploring options.</w:t>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Commentary is available in written format</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+        <w:t xml:space="preserve">None at present vehicles have wheelchair lifts or ramps</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">None at present vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">None at present although we have had plans drawn up and are actively exploring options.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
+        <w:t xml:space="preserve">Commentary is available in written format</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Hot air ballooning is more 'soft adventure' and once in the air a very gentle experience. We can cater for people who are vision or hearing impaired and generally situate these people next to our pilot to ensure they benefit through using other senses...listening to stories, descriptions of the experience, feeling the warmth of burners above etc. We cater for older people and children over the age of 6.We listen to individual needs and best cater if/when it is safe to do so and in the best interest of all involved in the experience.The equipment utilised to make the activities available are:We use steps and experienced staff and ensure communication is clear prior, during and following experience.</w:t>
+        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">COMMON AREAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We use steps and experienced staff and ensure communication is clear prior, during and following experience.</w:t>
+        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hot air ballooning is more 'soft adventure' and once in the air a very gentle experience. We can cater for people who are vision or hearing impaired and generally situate these people next to our pilot to ensure they benefit through using other senses...listening to stories, descriptions of the experience, feeling the warmth of burners above etc. We cater for older people and children over the age of 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We listen to individual needs and best cater if/when it is safe to do so and in the best interest of all involved in the experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The equipment utilised to make the activities available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We use steps and experienced staff and ensure communication is clear prior, during and following experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We use steps and experienced staff and ensure communication is clear prior, during and following experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Due to the nature of ballooning and the sometimes rough and uneven terrain we launch and land from, the need to climb in and out of the basket and sometimes a bit of a bump on landing hot air ballooning is not for everyone. Some people will also not like being confined in a basket with other people for up to an hour or more in the air. It is best to talk through needs with one of our staff to see what might be possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
@@ -8373,51 +8484,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="53B12258"/>
+    <w:nsid w:val="76D53770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>