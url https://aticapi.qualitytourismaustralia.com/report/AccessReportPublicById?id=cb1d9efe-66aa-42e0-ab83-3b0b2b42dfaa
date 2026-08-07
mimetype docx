--- v0 (2026-06-20)
+++ v1 (2026-08-07)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-20 14:11</w:t>
+              <w:t xml:space="preserve">2026-08-08 05:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public areas</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1931,51 +1931,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Steps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Ramps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2057,51 +2057,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2120,51 +2120,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ATTRACTIONS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2183,51 +2183,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">14</w:t>
+            <w:t xml:space="preserve">15</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2246,51 +2246,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">EVENTS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2309,51 +2309,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Events</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2372,51 +2372,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">17</w:t>
+            <w:t xml:space="preserve">18</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2753,1507 +2753,1822 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our website supports Screen Readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our forms have high contract boxes and submit boxes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...21 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business has an emergency management and evacuation plan for guests with a disability</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Staff have undergone disability awareness and training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Emergency Management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
+        <w:t xml:space="preserve">The business has an emergency management and evacuation plan for guests with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://www.perthmint.com/visit/visitor-information/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Perth Mint offers audio guides in 10 languages English, Chinese, Indonesian, Korean, French, German, Italian, Spanish and Dutch through an Experience Plus app that may be downloaded. </w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Brochureware made available in 8 different languages, as well as ExperiencePlus app available for written content and information. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Perth Mint offers audio guides in 10 languages English, Chinese, Indonesian, Korean, French, German, Italian, Spanish and Dutch through an Experience Plus app that may be downloaded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...71 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Perth Mint has an Assistance Animals Policy and welcomes assistance animals to our visitor experience. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Visitors may purchase tour tickets to The Perth Mint via their smartphones or in person with a Visitor Services Officer by the Reception desk. </w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visitors may purchase tour tickets to The Perth Mint via their smartphones or in person with a Visitor Services Officer by the Reception desk. Customers are supported by Visitor Service Officers in purchasing tickets directly at the Reception Counter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visitor Services Officers provide suggestions for available seating options within and around The Perth Mint site. There is available seating throughout the venue for visitors partaking the tour during the heritage talk outside the heritage building, around the 1 Tonne Gold Coin within the heritage building, and in the outdoor courtyard upon exiting the exhibition areas. Visitors are given priority access to the Exhibition if needed and can enter into the Museum ahead of other guests on the tour to provide them with more quiet space and time to explore the venue.&amp;nbsp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Perth Mint offers private tours to support visitors with cognitive impairment needs at no extra cost. Lighting is brightened and noise/music and sound effects turned off to minimise overstimulation. Hands-on tours are provided and free-roaming exploration time is prioritised for visitors to engage with the content at their own pace.&amp;nbsp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hearing loops</w:t>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hearing loop symbols are displayed</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Main doors to premises are kept open throughout year as heritage restrictions mean we cannot install a self-closing mechanism.&amp;nbsp;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The premises resides in a heritage building and all public areas are located on the ground floor where lifts are not required.&amp;nbsp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
+        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hearting loops for live shows and presentations</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Perth Mint site is physically accessible for visitors with mobility aids and wheelchairs. The site offers the use of a wheelchair to visitors if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Hearing loops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Hearing loop symbols are displayed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hearing loops have been installed in the Melting House where our gold pour demonstrations are conducted. We offer Auslan Tours every six months with interpreters available on every tour. This is a free offering to all visitors.&amp;nbsp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are ramps.</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hand rails are fitted</w:t>
+        <w:t xml:space="preserve">Hearting loops for live shows and presentations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A hearing loop is located in the Melting House within The Perth Mint museum area for the gold pouring demonstration. Written transcripts are available in physical form (paper), or via the ExpereincePLus app, free for all visitors to access.&amp;nbsp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary ramps are available</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary ramps are in place for the duration of the guests stay</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The only path with steps has an adjacent path that is wheelchair accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Step free routes clearly signed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps leading to main building are supported by two ramps either side of entry for ease of access. Heritage setting restricts signage available to display in external spaces.&amp;nbsp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Two spaces have more than three steps: Inside the Exhibition, steps leading up to bathrooms available on level 1. Universal access bathrooms are available inside the premises on the ground floor. The other location that has more than three steps is the entrance to the 310 building, which has ramps on either side for universal access.&amp;nbsp;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are ramps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hand rails are fitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Temporary ramps are available</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Temporary ramps are in place for the duration of the guests stay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ramps have a raised edge of at least 100mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Temporary ramps available if required, and all ramps provide full access to ground level of 310 building.&amp;nbsp;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
@@ -5127,50 +5442,65 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our event can be booked from the main web site</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seating is at regular intervals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Grassed areas are covered with a hard surface</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Side shows, activities etc. are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -9330,51 +9660,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="41C6A19C"/>
+    <w:nsid w:val="5A47314B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>