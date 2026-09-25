--- v1 (2026-08-07)
+++ v2 (2026-09-25)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-08 05:47</w:t>
+              <w:t xml:space="preserve">2026-09-26 05:53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -3285,52 +3285,66 @@
         <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Visitor Services Officers provide suggestions for available seating options within and around The Perth Mint site. There is available seating throughout the venue for visitors partaking the tour during the heritage talk outside the heritage building, around the 1 Tonne Gold Coin within the heritage building, and in the outdoor courtyard upon exiting the exhibition areas. Visitors are given priority access to the Exhibition if needed and can enter into the Museum ahead of other guests on the tour to provide them with more quiet space and time to explore the venue.&amp;nbsp;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Visitor Services Officers provide suggestions for available seating options within and around The Perth Mint site. There is available seating throughout the venue for visitors partaking the tour during the heritage talk outside the heritage building, around the 1 Tonne Gold Coin within the heritage building, and in the outdoor courtyard upon exiting the exhibition areas. Visitors are given priority access to the Exhibition if needed and can enter into the Museum ahead of other guests on the tour to provide them with more quiet space and time to explore the venue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
@@ -3411,52 +3425,66 @@
         <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Perth Mint offers private tours to support visitors with cognitive impairment needs at no extra cost. Lighting is brightened and noise/music and sound effects turned off to minimise overstimulation. Hands-on tours are provided and free-roaming exploration time is prioritised for visitors to engage with the content at their own pace.&amp;nbsp;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The Perth Mint offers private tours to support visitors with cognitive impairment needs at no extra cost. Lighting is brightened and noise/music and sound effects turned off to minimise overstimulation. Hands-on tours are provided and free-roaming exploration time is prioritised for visitors to engage with the content at their own pace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
@@ -3664,76 +3692,76 @@
         <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Main doors to premises are kept open throughout year as heritage restrictions mean we cannot install a self-closing mechanism.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Main doors to premises are kept open throughout year as heritage restrictions mean we cannot install a self-closing mechanism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The premises resides in a heritage building and all public areas are located on the ground floor where lifts are not required.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The premises resides in a heritage building and all public areas are located on the ground floor where lifts are not required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
@@ -3960,51 +3988,51 @@
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hearing loops have been installed in the Melting House where our gold pour demonstrations are conducted. We offer Auslan Tours every six months with interpreters available on every tour. This is a free offering to all visitors.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Hearing loops have been installed in the Melting House where our gold pour demonstrations are conducted. We offer Auslan Tours every six months with interpreters available on every tour. This is a free offering to all visitors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
@@ -4078,51 +4106,51 @@
         <w:t xml:space="preserve">Hearting loops for live shows and presentations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A hearing loop is located in the Melting House within The Perth Mint museum area for the gold pouring demonstration. Written transcripts are available in physical form (paper), or via the ExpereincePLus app, free for all visitors to access.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">A hearing loop is located in the Melting House within The Perth Mint museum area for the gold pouring demonstration. Written transcripts are available in physical form (paper), or via the ExpereincePLus app, free for all visitors to access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
@@ -4228,51 +4256,51 @@
         <w:t xml:space="preserve">Step free routes clearly signed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Steps leading to main building are supported by two ramps either side of entry for ease of access. Heritage setting restricts signage available to display in external spaces.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Steps leading to main building are supported by two ramps either side of entry for ease of access. Heritage setting restricts signage available to display in external spaces.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
@@ -4361,51 +4389,51 @@
         <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Two spaces have more than three steps: Inside the Exhibition, steps leading up to bathrooms available on level 1. Universal access bathrooms are available inside the premises on the ground floor. The other location that has more than three steps is the entrance to the 310 building, which has ramps on either side for universal access.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Two spaces have more than three steps: Inside the Exhibition, steps leading up to bathrooms available on level 1. Universal access bathrooms are available inside the premises on the ground floor. The other location that has more than three steps is the entrance to the 310 building, which has ramps on either side for universal access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
@@ -4524,51 +4552,51 @@
         <w:t xml:space="preserve">Ramps have a raised edge of at least 100mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary ramps available if required, and all ramps provide full access to ground level of 310 building.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Temporary ramps available if required, and all ramps provide full access to ground level of 310 building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
@@ -9660,51 +9688,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5A47314B"/>
+    <w:nsid w:val="6B1C08D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>