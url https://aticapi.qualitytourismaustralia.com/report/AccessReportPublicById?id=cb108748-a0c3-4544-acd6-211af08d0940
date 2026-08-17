--- v0 (2026-05-25)
+++ v1 (2026-08-17)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-26 06:29</w:t>
+              <w:t xml:space="preserve">2026-08-17 18:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7107,51 +7107,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4E315FAE"/>
+    <w:nsid w:val="45C308D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>