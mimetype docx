--- v1 (2026-08-17)
+++ v2 (2026-10-11)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-17 18:09</w:t>
+              <w:t xml:space="preserve">2026-10-12 10:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2395,51 +2395,51 @@
         <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We usually leave from a beach or boat ramp depending on the vessel. Parking is on the beach for beach launching and would not be suited for the majority of accessible visitors unfortunately.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We usually leave from a beach or boat ramp depending on the vessel. Parking is on the beach for beach launching and would not be suited for the majority of accessible visitors unfortunately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -2604,51 +2604,51 @@
         <w:t xml:space="preserve">As we launch from the beach there are no signs as such but is very clear where you go as you can only go to the beach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">No traditional steps, however the ski and boat you have to step on and put one leg over the other side of your seat so need good mobility&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">No traditional steps, however the ski and boat you have to step on and put one leg over the other side of your seat so need good mobility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
@@ -2942,51 +2942,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">At this stage as an owner operator of marine craft I do not have the capacity. As I grow my business and get more staff this is something I will offer when I have some capacity. Private charters for the vessel are also welcomed to enquire and we will always make sure we seek some additional assistance for special requested bookings.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">At this stage as an owner operator of marine craft I do not have the capacity. As I grow my business and get more staff this is something I will offer when I have some capacity. Private charters for the vessel are also welcomed to enquire and we will always make sure we seek some additional assistance for special requested bookings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7107,51 +7107,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="45C308D6"/>
+    <w:nsid w:val="2CFAED60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>