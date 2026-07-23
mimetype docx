--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-06 17:34</w:t>
+              <w:t xml:space="preserve">2026-07-23 10:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8546,51 +8546,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4E7F0150"/>
+    <w:nsid w:val="580CFCF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>