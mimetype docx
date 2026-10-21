--- v1 (2026-07-23)
+++ v2 (2026-10-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-23 10:47</w:t>
+              <w:t xml:space="preserve">2026-10-21 12:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Car Park and Access amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -3063,76 +3063,131 @@
         <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bench style seating available on veranda outside of building.Bench style seating available in front foyer of buildingBench style seating available in back foyer near public toilets</w:t>
+        <w:t xml:space="preserve">Bench style seating available on veranda outside of building.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bench style seating available in front foyer of building</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bench style seating available in back foyer near public toilets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bench style seating available on veranda outside of building.Bench style seating available in front foyer of buildingBench style seating available in back foyer near public toiletsAdditional stool seating available at Information Desks upon request</w:t>
+        <w:t xml:space="preserve">Bench style seating available on veranda outside of building.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bench style seating available in front foyer of building</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bench style seating available in back foyer near public toilets</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Additional stool seating available at Information Desks upon request</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -3261,51 +3316,84 @@
         <w:t xml:space="preserve">We provide information for guests visiting the Region, including town maps and guides, lists of accessible tourism sites and lists of accessible accommodation providers. The town map advises where the public bus stops sits and we guide visitors to visit the Transregional website for more information about their accessible services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Visitor Centre sits on the Busselton Foreshore in a public space surrounded by the Busselton Jetty, The Goose Restaurant &amp;amp; Shelter Brewery.Parking and accessible access to this space is available via the public car parks. See:&amp;nbsp;busselton-parking-map&amp;nbsp;Public Loading Zones are also available closer to the building and can be used as a 'drop off area' to be closer to the building.*Please note - the public space does have railway tracks that run through the space. They are not raised and can be moved over via walker, wheelchair etc. but there are uneven surfaces on the ground.</w:t>
+        <w:t xml:space="preserve">The Visitor Centre sits on the Busselton Foreshore in a public space surrounded by the Busselton Jetty, The Goose Restaurant &amp;amp; Shelter Brewery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Parking and accessible access to this space is available via the public car parks. See:busselton-parking-map</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Loading Zones are also available closer to the building and can be used as a 'drop off area' to be closer to the building.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">*Please note - the public space does have railway tracks that run through the space. They are not raised and can be moved over via walker, wheelchair etc. but there are uneven surfaces on the ground.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -3499,51 +3587,62 @@
         <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Front Building Doors are propped open while building is open/ operational. Doors into the Visitor Centre are Automatic and will open and close with approach.</w:t>
+        <w:t xml:space="preserve">Front Building Doors are propped open while building is open/ operational. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Doors into the Visitor Centre are Automatic and will open and close with approach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Single storey premises - no elevator</w:t>
@@ -3662,51 +3761,51 @@
         <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Visitor Centre is also a retail space. There is a shop with displays and items all around. There is ample room in paths through centre for prams, wheelchairs, mobility scooters, walkers and white canes.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Visitor Centre is also a retail space. There is a shop with displays and items all around. There is ample room in paths through centre for prams, wheelchairs, mobility scooters, walkers and white canes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public areas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -3750,51 +3849,62 @@
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">TV and Video Displays are image only and do not verbally communicate information about the Region.Seating is available outside, in foyer and near public toilets but not within retail/ visitor information space. They can be made available upon request.</w:t>
+        <w:t xml:space="preserve">TV and Video Displays are image only and do not verbally communicate information about the Region.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is available outside, in foyer and near public toilets but not within retail/ visitor information space. They can be made available upon request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
@@ -3885,51 +3995,62 @@
         <w:t xml:space="preserve">Ramp is situated right next to stairs - no signage required</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stepped access has an alternative ramped entryTactile strips are placed on all edges of the veranda platform, tactile strips present on steps and ramped access to the building.</w:t>
+        <w:t xml:space="preserve">Stepped access has an alternative ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tactile strips are placed on all edges of the veranda platform, tactile strips present on steps and ramped access to the building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
@@ -4181,51 +4302,62 @@
         <w:t xml:space="preserve">Ramps have a raised edge of at least 100mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ramped access is on the outside of the building allowing access to the railway house.Guests have a choice of three steps or have access to the ramp providing access to the building.</w:t>
+        <w:t xml:space="preserve">Ramped access is on the outside of the building allowing access to the railway house.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests have a choice of three steps or have access to the ramp providing access to the building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
@@ -8546,51 +8678,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="580CFCF0"/>
+    <w:nsid w:val="06B0604B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>