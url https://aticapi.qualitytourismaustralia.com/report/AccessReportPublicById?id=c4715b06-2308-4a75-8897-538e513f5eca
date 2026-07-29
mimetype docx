--- v0 (2026-06-06)
+++ v1 (2026-07-29)
@@ -360,51 +360,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fly Esperance, Fly Perth, Tour Esperance</w:t>
+              <w:t xml:space="preserve">Tour Esperance 4X4 Adventures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="392" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -725,51 +725,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">www.flyesperance.com  www.touresperance  https://flyperth.com.au</w:t>
+              <w:t xml:space="preserve">www.flyesperance.com  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="379" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-07 00:26</w:t>
+              <w:t xml:space="preserve">2026-07-30 01:07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8230,51 +8230,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="496AB31E"/>
+    <w:nsid w:val="4D7B54F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>