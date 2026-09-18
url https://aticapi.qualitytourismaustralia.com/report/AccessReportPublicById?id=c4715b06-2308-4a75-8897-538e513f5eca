--- v1 (2026-07-29)
+++ v2 (2026-09-18)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-30 01:07</w:t>
+              <w:t xml:space="preserve">2026-09-18 22:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">TOUR OPERATORS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Route Planning</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guides</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1931,51 +1931,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ATTRACTIONS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2057,51 +2057,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2120,51 +2120,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2183,51 +2183,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2246,51 +2246,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2755,1339 +2755,1637 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour manifest states who have mobility issues or needs special requirements. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">When clear and safe to do so, our staff members will locate and communicate with passengers. If safe to do so, we will assist in moving the passenger to a safe location or distance from vehicle and wait for emergency services to arrive. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NONE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Tour Esperance is committed to providing an inclusive and supportive experience for all guests, including those who may experience fatigue related to disability or medical conditions.To ensure guests are not disadvantaged by long wait times, we:Operate on scheduled tour times to minimise waiting periods prior to departureEncourage pre-booking and clear communication, allowing us to prepare for individual needs in advanceOffer flexible boarding and departure processes, ensuring guests can be seated comfortably as soon as possibleAllow additional time for boarding and disembarking where required, without pressure or urgencyPlan regular stops during tours, providing opportunities for rest and comfortTrain staff to be attentive and responsive, so they can adjust pacing and support guests experiencing fatigueWe encourage guests to inform us of any specific requirements prior to their tour so we can tailor the experience to suit their needs and ensure a safe, comfortable, and enjoyable experience.</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour Esperance is committed to providing an inclusive and supportive experience for all guests, including those who may experience fatigue related to disability or medical conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To ensure guests are not disadvantaged by long wait times, we:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Operate on scheduled tour times to minimise waiting periods prior to departureEncourage pre-booking and clear communication, allowing us to prepare for individual needs in advanceOffer flexible boarding and departure processes, ensuring guests can be seated comfortably as soon as possibleAllow additional time for boarding and disembarking where required, without pressure or urgencyPlan regular stops during tours, providing opportunities for rest and comfortTrain staff to be attentive and responsive, so they can adjust pacing and support guests experiencing fatigueWe encourage guests to inform us of any specific requirements prior to their tour so we can tailor the experience to suit their needs and ensure a safe, comfortable, and enjoyable experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">At Tour Esperance, we want every guest to feel comfortable, safe, and prepared for an unforgettable coastal adventure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our tours operate in natural beach and off-road environments, so conditions can vary depending on weather and tides. We recommend bringing sun protection, comfortable clothing, and a sense of adventure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Safety is our top priority. All tours include safety briefings, and our experienced guides ensure responsible driving practices and care for both guests and the environment at all times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are committed to creating inclusive experiences and welcome guests of all abilities. If you have any specific requirements, medical considerations, or accessibility needs, we encourage you to contact us prior to your tour so we can tailor the experience to suit you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We proudly support our local community and encourage guests to explore and enjoy the incredible local businesses, landscapes, and culture that make Esperance so unique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Above all, we ask our guests to respect the environment and wildlife by following our “leave no trace” approach—so we can all help protect this beautiful region for future generations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Tour Esperance operates as a mobile tour service and does not have a fixed premises or dedicated car park facilities. Most tours depart from agreed meeting points, including the Esperance Visitor Centre or pre-arranged pickup locations.While designated accessible parking bays and infrastructure such as ramps or intercom systems are not in place, we aim to make access as easy and flexible as possible for all guests by:Offering convenient central meeting points with nearby public parking optionsProviding clear pre-tour communication on meeting locations and access detailsAllowing drop-off directly at the departure point where possibleOffering assistance with boarding and entry into vehiclesProviding flexible pickup options for guests with mobility or accessibility needs (by prior arrangement)We encourage guests with specific access requirements to contact us ahead of their tour so we can accommodate their needs and ensure a smooth and comfortable experience.</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tour Esperance operates guided outdoor tours rather than from a fixed indoor venue, so traditional internal facilities such as menus, exhibits, or structured performance spaces are not applicable.Our guest experience is delivered through live guided tour commentary within our vehicles and at various outdoor locations. Seating is provided within our tour vehicles for all guests.While wheelchair-accessible seating is not currently available within our vehicles, we aim to support guests with varying needs by offering:Clear and engaging verbal commentary throughout the tourA relaxed and flexible tour environment, with opportunities for guests to ask questions and engage at their own paceStaff who are attentive and responsive to guest needs during the experienceAs our tours are informal and interactive, written transcripts and hearing loop systems are not currently in place. However, we are happy to provide additional support or clarify information for guests upon request.We encourage guests with specific accessibility requirements to contact us prior to their tour so we can discuss options and ensure the best possible experience.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Tour Esperance operates as a mobile tour service and does not have a fixed premises or dedicated car park facilities. Most tours depart from agreed meeting points, including the Esperance Visitor Centre or pre-arranged pickup locations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">While designated accessible parking bays and infrastructure such as ramps or intercom systems are not in place, we aim to make access as easy and flexible as possible for all guests by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Offering convenient central meeting points with nearby public parking optionsProviding clear pre-tour communication on meeting locations and access detailsAllowing drop-off directly at the departure point where possibleOffering assistance with boarding and entry into vehiclesProviding flexible pickup options for guests with mobility or accessibility needs (by prior arrangement)We encourage guests with specific access requirements to contact us ahead of their tour so we can accommodate their needs and ensure a smooth and comfortable experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour Esperance operates guided outdoor tours rather than from a fixed indoor venue, so traditional internal facilities such as menus, exhibits, or structured performance spaces are not applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our guest experience is delivered through live guided tour commentary within our vehicles and at various outdoor locations. Seating is provided within our tour vehicles for all guests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">While wheelchair-accessible seating is not currently available within our vehicles, we aim to support guests with varying needs by offering:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Clear and engaging verbal commentary throughout the tourA relaxed and flexible tour environment, with opportunities for guests to ask questions and engage at their own paceStaff who are attentive and responsive to guest needs during the experienceAs our tours are informal and interactive, written transcripts and hearing loop systems are not currently in place. However, we are happy to provide additional support or clarify information for guests upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We encourage guests with specific accessibility requirements to contact us prior to their tour so we can discuss options and ensure the best possible experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">We do not have a main office. We operate from a vehicle. </w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">NA</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not have a main office. We operate from a vehicle. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...46 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sightseeing and photo opportunity stops are step free</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
-[...39 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+        <w:t xml:space="preserve">Sightseeing and photo opportunity stops are step free</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The smallest doorway is We offer our guests morning tea outside on a beach or in the National Park designated BBQ areas.  wide</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ATTRACTIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">COMMON AREAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
+        <w:t xml:space="preserve">The smallest doorway is We offer our guests morning tea outside on a beach or in the National Park designated BBQ areas.  wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low potassium</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low sodium</w:t>
+        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">Low potassium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additive free</w:t>
+        <w:t xml:space="preserve">Low sodium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organic</w:t>
+        <w:t xml:space="preserve">Nut free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Additive free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Organic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kosher</w:t>
+        <w:t xml:space="preserve">Vegetarian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Halal</w:t>
+        <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kosher</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Halal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We ask our caterers to use separate containers that are clearly labelled. &amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We ask our caterers to use separate containers that are clearly labelled. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="0EA74407">
@@ -8230,51 +8528,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4D7B54F8"/>
+    <w:nsid w:val="062898F1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>