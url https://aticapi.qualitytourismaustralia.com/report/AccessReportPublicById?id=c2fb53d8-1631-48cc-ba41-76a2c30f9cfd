--- v0 (2026-07-08)
+++ v1 (2026-08-30)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-08 15:15</w:t>
+              <w:t xml:space="preserve">2026-08-31 08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2761,82 +2761,90 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guest Self-Identification:  During the booking process, guests are encouraged to notify Kokoda Park staff of any special needs, including mobility issues, medical conditions, or other factors that may require additional assistance during an emergency. This information is handled confidentially and shared only with staff responsible for safety and emergency management. Customized Communication:  Guests who disclose additional needs receive personalised communication outlining safety measures and the assistance available during their visit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Upon identifying the need for an assisted rescue, staff immediately activate the park’s emergency response plan and notify the designated emergency coordinator or team leader. Emergency services (e.g., paramedics, fire rescue) are contacted if required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -9393,51 +9401,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7284ED93"/>
+    <w:nsid w:val="49C1E351"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>