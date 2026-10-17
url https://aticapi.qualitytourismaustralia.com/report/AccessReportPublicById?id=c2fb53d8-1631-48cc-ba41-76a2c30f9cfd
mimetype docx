--- v1 (2026-08-30)
+++ v2 (2026-10-17)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-31 08:30</w:t>
+              <w:t xml:space="preserve">2026-10-18 03:21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9401,51 +9401,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="49C1E351"/>
+    <w:nsid w:val="5FAD9FAB"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>