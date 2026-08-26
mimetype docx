--- v0 (2026-06-24)
+++ v1 (2026-08-26)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-24 16:15</w:t>
+              <w:t xml:space="preserve">2026-08-27 05:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7929,51 +7929,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="53F0C948"/>
+    <w:nsid w:val="202D9F4F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>