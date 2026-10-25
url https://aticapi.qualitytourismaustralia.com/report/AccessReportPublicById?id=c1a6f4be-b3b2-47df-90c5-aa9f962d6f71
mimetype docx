--- v1 (2026-08-26)
+++ v2 (2026-10-25)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-27 05:28</w:t>
+              <w:t xml:space="preserve">2026-10-26 02:56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2386,874 +2386,882 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guest would need to advise upon check-in that in the event of an evacuation or emergency that they will require additional assistance. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Emergency Plan Integration: Identified guests are noted in our internal emergency response plan, ensuring that staff are aware of their location and needs.  Trained Staff Response: Our staff are trained in emergency evacuation procedures and will assist guests if safe to do so with limited mobility or other needs as part of the evacuation protocol. Coordination with Emergency Services: In the event of a large-scale emergency, our team will liaise with emergency services to prioritise the safe evacuation of guests needing assistance.  Assembly &amp; Medical Support: Guests will be escorted to the designated evacuation point and provided with any necessary medical or support services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">820mm</w:t>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We offer our guests online express check-in that can be completed to avoid any delays</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Pinnacles is located in an elevated position high on the hill of Golden Orchid Drive offering self catering apartments. Whilst we do have a couple of rooms with minimal stairs, stairs are required to access pool and gym areas from the apartments.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">820mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pinnacles is located in an elevated position high on the hill of Golden Orchid Drive offering self catering apartments. Whilst we do have a couple of rooms with minimal stairs, stairs are required to access pool and gym areas from the apartments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
-[...36 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear path through the room</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Housekeeping procedures instruct staff not to reposition furniture that has been moved</w:t>
+        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doors open fully against the adjoining wall</w:t>
+        <w:t xml:space="preserve">There is a clear path through the room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Openings are a minimum of 820mm wide</w:t>
+        <w:t xml:space="preserve">Housekeeping procedures instruct staff not to reposition furniture that has been moved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
+        <w:t xml:space="preserve">Doors open fully against the adjoining wall</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There at least one chair with rigid arms</w:t>
+        <w:t xml:space="preserve">Openings are a minimum of 820mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
+        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">There at least one chair with rigid arms</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For guests wishing to bring own non-allergenic bedding please discuss with staff prior to arrival.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">For guests wishing to bring own non-allergenic bedding please discuss with staff prior to arrival.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -3764,51 +3772,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Small handrail to the right hand side of pool stairs available&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Small handrail to the right hand side of pool stairs available</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7929,51 +7937,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="202D9F4F"/>
+    <w:nsid w:val="0412B74D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>