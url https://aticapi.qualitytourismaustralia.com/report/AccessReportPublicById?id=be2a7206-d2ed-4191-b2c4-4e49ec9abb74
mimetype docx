--- v0 (2026-06-02)
+++ v1 (2026-08-03)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-03 05:25</w:t>
+              <w:t xml:space="preserve">2026-08-04 08:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8772,51 +8772,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2BD7D62C"/>
+    <w:nsid w:val="1E50F5DD"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>