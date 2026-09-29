--- v1 (2026-08-03)
+++ v2 (2026-09-29)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-04 08:33</w:t>
+              <w:t xml:space="preserve">2026-09-30 09:27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1364,51 +1364,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">GENERAL</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1427,51 +1427,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1490,51 +1490,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Car Park and Access amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Internal Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Steps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ACCOMMODATION</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Room Amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1931,51 +1931,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Bathrooms</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2057,51 +2057,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2120,51 +2120,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2183,51 +2183,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2685,781 +2685,789 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://amberesque.com.au/accommodation/</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Each guest is personally checked in by owner and any special requirements are discussed on arrival.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On a case by case basis - owner is contactable at all times should a guest need assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://amberesque.com.au/accommodation/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Magnifiers</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Due to the highly personal nature of the B&amp;B; the owner lives on premises, contactable by mobile 24/7 and is able to directly assist as best as possible.</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a Pictorial menu</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Magnifiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Due to the highly personal nature of the B&amp;B; the owner lives on premises, contactable by mobile 24/7 and is able to directly assist as best as possible.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is a Pictorial menu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Decidated area for service animals with appropriate facilities and supplies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Check-in: When a guest arrives at the B&amp;B, the owner greets the guests at their vechile, shown around the property and escorted to their rooms. Hence, there is no requirement to check in at reception.</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Check-in: When a guest arrives at the B&amp;B, the owner greets the guests at their vechile, shown around the property and escorted to their rooms. Hence, there is no requirement to check in at reception.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Chairs are available in every room of the property.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chairs are available in every room of the property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The B&amp;amp;B has only two guest rooms and is owned by a highly personable host who can tailor check-in as per guests' requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The owner meets the guests at the car park, and an intercom is available at the main entry; should the guests use the Main St entry.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The owner meets the guests at the car park, and an intercom is available at the main entry; should the guests use the Main St entry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -4595,63 +4603,228 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Procedures for protecting food from contamination at Amberesque B&amp;amp;B:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• Store raw food – especially meat, fish and poultry – below and away from ready-to-eat food in a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">cool room or fridge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• Store chemicals and equipment well away from food items, food packaging and food handling</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• Maintain the premises, including all fixtures, fittings and equipment, in a clean and undamaged</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">condition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• Regularly clean and sanitise food contact surfaces and utensils, such as chopping boards, knives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• Use separate equipment and utensils for raw and ready-to-eat foods, or thoroughly wash and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sanitise equipment and utensils between handling raw and ready-to-eat foods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• Avoid unnecessary contact with food, for example use utensils rather than bare hands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• Thoroughly wash and dry hands before starting work, changing tasks or returning from a break, for</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">example between serving customers and preparing food, and after handling raw foods and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">garbage, or using the toilet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">• Cover cuts and wounds with an appropriate dressing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Procedures for protecting food from contamination at Amberesque B&amp;amp;B:• Store raw food – especially meat, fish and poultry – below and away from ready-to-eat food in acool room or fridge.• Store chemicals and equipment well away from food items, food packaging and food handlingareas.• Maintain the premises, including all fixtures, fittings and equipment, in a clean and undamagedcondition.• Regularly clean and sanitise food contact surfaces and utensils, such as chopping boards, knives.• Use separate equipment and utensils for raw and ready-to-eat foods, or thoroughly wash andsanitise equipment and utensils between handling raw and ready-to-eat foods.• Avoid unnecessary contact with food, for example use utensils rather than bare hands.• Thoroughly wash and dry hands before starting work, changing tasks or returning from a break, forexample between serving customers and preparing food, and after handling raw foods andgarbage, or using the toilet.• Cover cuts and wounds with an appropriate dressing.• Do not handle food if feeling unwell or suffering from a contagious illness.</w:t>
+        <w:t xml:space="preserve">• Do not handle food if feeling unwell or suffering from a contagious illness.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -8772,51 +8945,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1E50F5DD"/>
+    <w:nsid w:val="1BE3DFA7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>