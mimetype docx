--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-01 08:29</w:t>
+              <w:t xml:space="preserve">2026-09-15 20:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3028,51 +3028,51 @@
         <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our tours are long duration (Min 12 Day) tours and may not be suitable for guests with fatigue related issues. We discuss all requirements and medical conditions with guest at the time of booking.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Our tours are long duration (Min 12 Day) tours and may not be suitable for guests with fatigue related issues. We discuss all requirements and medical conditions with guest at the time of booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -3200,51 +3200,51 @@
         <w:t xml:space="preserve">Any paths having steps are clearly identified as non-wheelchair accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">This is a remote outback tour that may not be suitable for limited mobility guests.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">This is a remote outback tour that may not be suitable for limited mobility guests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
@@ -3707,51 +3707,51 @@
         <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Everywhere in Western Australia is an option. Primarily on the coastal rout between Perth and Broome including inland locations such as Karijini and surrounding areas and then the bulk of the Kimberley Region.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Everywhere in Western Australia is an option. Primarily on the coastal rout between Perth and Broome including inland locations such as Karijini and surrounding areas and then the bulk of the Kimberley Region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -3968,51 +3968,51 @@
         <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accommodation is a 4 person tent with up to 2 guests with 1 mattress provided per person.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The accommodation is a 4 person tent with up to 2 guests with 1 mattress provided per person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
@@ -4101,51 +4101,51 @@
         <w:t xml:space="preserve">A door is fitted to the shower</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We rely on facilities provided by others.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We rely on facilities provided by others.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
@@ -4430,51 +4430,51 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests are required to provide dietary requirements prior to the tour. For most meals guests will serve themselves at self serve stations. Guests with specific dietary requirements are managed on a case by case basis. Although we do cater for a range of requirements there are some times when we can not ensure that we can fully cater and guests are made aware of this.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Guests are required to provide dietary requirements prior to the tour. For most meals guests will serve themselves at self serve stations. Guests with specific dietary requirements are managed on a case by case basis. Although we do cater for a range of requirements there are some times when we can not ensure that we can fully cater and guests are made aware of this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Food and Beverage Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1905000"/>
             <wp:docPr id="2" name="Picture 2"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8693,51 +8693,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0F8D3229"/>
+    <w:nsid w:val="398AE7FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>