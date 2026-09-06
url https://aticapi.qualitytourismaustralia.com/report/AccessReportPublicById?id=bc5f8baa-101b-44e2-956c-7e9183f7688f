--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-23 08:56</w:t>
+              <w:t xml:space="preserve">2026-09-06 21:37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2542,1198 +2542,1206 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have an small open plan gallery and all visitors will be guided to the exits by staff in the case of an emergency</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Customers with disabilities will be given priority assistance in the event of an emergency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://accreditation.qualitytourismaustralia.com/report/AccessReportPublicHtml2/bc5f8baa-101b-44e2-956c-7e9183f7688f</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are allowed into our gallery and water is offerede </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">we do not offer any ticketed events or tours</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">we do not offer any ticketed events or tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not offer tours or events. Our entryway is large and wheelchair accessable and we have seting in the gallery close to the entryway. This allows visitors to view the gallery from a seated position, or to wait for others still wandering the gallery</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have an upper level of the gallery that has stair access only</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">all paths are wheelchair accessible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The gallery has no accessible lift to the upper level of the gallery that has stair access only&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The gallery has no accessible lift to the upper level of the gallery that has stair access only</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
@@ -8027,51 +8035,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="330F003B"/>
+    <w:nsid w:val="37264F50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>