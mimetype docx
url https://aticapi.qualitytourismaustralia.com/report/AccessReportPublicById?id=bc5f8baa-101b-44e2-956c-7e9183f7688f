--- v1 (2026-09-06)
+++ v2 (2026-10-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-06 21:37</w:t>
+              <w:t xml:space="preserve">2026-10-22 14:23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8035,51 +8035,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="37264F50"/>
+    <w:nsid w:val="44B1750E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>