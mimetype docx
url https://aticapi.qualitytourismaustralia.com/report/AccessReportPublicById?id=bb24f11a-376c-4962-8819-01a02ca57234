--- v0 (2026-08-30)
+++ v1 (2026-10-30)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-30 16:39</w:t>
+              <w:t xml:space="preserve">2026-10-30 13:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3240,51 +3240,51 @@
         <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We rarely have long wait times at our front counter, and on days where we expect longer wait times (eg Father's Day), we have multiple people on the front counter to assist as required.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We rarely have long wait times at our front counter, and on days where we expect longer wait times (eg Father's Day), we have multiple people on the front counter to assist as required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -4158,51 +4158,51 @@
         <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have an alternative ramp that guests can use rather than the stairs and visitors are advised when they arrive of the two options to reach out second level. There are 6 stairs that guests would need to climb if stairs are chosen.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We have an alternative ramp that guests can use rather than the stairs and visitors are advised when they arrive of the two options to reach out second level. There are 6 stairs that guests would need to climb if stairs are chosen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
@@ -8466,51 +8466,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="45CD7FD3"/>
+    <w:nsid w:val="07ED753C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>