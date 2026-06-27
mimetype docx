--- v0 (2026-06-27)
+++ v1 (2026-06-27)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-28 03:35</w:t>
+              <w:t xml:space="preserve">2026-06-28 05:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8008,51 +8008,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4AF7198D"/>
+    <w:nsid w:val="48257B13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>