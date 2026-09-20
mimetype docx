--- v1 (2026-06-27)
+++ v2 (2026-09-20)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-28 05:13</w:t>
+              <w:t xml:space="preserve">2026-09-21 01:53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1301,51 +1301,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000007 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2416,852 +2416,871 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We ensure exit access remains free and clear at all times by regularly inspecting our vans to make sure aisles and exit routes are unobstructed. Our drivers are trained to maintain a clear path to all exits during tours and are trained on our emergency mangement plan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our booking process (all booking channels) includes a question for guests around any access needs they may wish to share with us and/or special requirements. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our Emergency Mangement Plan includes guidance for Team Members around Responsive Steps in the event of an emergency</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A step free map/guide</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All of our guest transfer services are pet friendly this includes provision for any service/assistance animals also. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We understand the importance of accommodating guests with fatigue-related accessibility requirements. During the booking process, we ask all guests about any special requirements or access needs they may wish to share with us. Based on this information, we make adjustments to reduce wait times, offer additional breaks, or modify the schedule as needed to ensure a comfortable experience for all guests. </w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">A step free map/guide</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We understand the importance of accommodating guests with fatigue-related accessibility requirements. During the booking process, we ask all guests about any special requirements or access needs they may wish to share with us. Based on this information, we make adjustments to reduce wait times, offer additional breaks, or modify the schedule as needed to ensure a comfortable experience for all guests. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Tallarook, Seymour, Benalla and Southern Cross Railway stations. Mansfield PTV Bus Terminal. Melbourne (Tullamarine) and Albury airports. </w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">N/A Tour operator</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">N/A Tour operator</w:t>
+        <w:t xml:space="preserve">Tallarook, Seymour, Benalla and Southern Cross Railway stations. Mansfield PTV Bus Terminal. Melbourne (Tullamarine) and Albury airports. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">N/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A Tour operator</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A Tour operator</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">N/A Tour operator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">N/A Tour operatorOur guest transfers and tours are mapped to ensure ready accessibility to accessible toilet facilities during their experience.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A Tour operator</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A Tour operator</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our guest transfers and tours are mapped to ensure ready accessibility to accessible toilet facilities during their experience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -3843,51 +3862,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">As our tours and guest transfer itineraries are tailored, the list is large and varied across multiple regions.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">As our tours and guest transfer itineraries are tailored, the list is large and varied across multiple regions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -8008,51 +8027,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="48257B13"/>
+    <w:nsid w:val="25F3F2DB"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>