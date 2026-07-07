--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-23 05:30</w:t>
+              <w:t xml:space="preserve">2026-07-08 07:05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8224,51 +8224,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="79C59973"/>
+    <w:nsid w:val="6F748E44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>