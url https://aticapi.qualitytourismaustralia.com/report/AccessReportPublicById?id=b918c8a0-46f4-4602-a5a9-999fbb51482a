--- v1 (2026-07-07)
+++ v2 (2026-08-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-08 07:05</w:t>
+              <w:t xml:space="preserve">2026-08-22 09:32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8224,51 +8224,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6F748E44"/>
+    <w:nsid w:val="13646023"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>