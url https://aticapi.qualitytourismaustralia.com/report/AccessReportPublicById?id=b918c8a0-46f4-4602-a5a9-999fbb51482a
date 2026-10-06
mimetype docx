--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-22 09:32</w:t>
+              <w:t xml:space="preserve">2026-10-06 12:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2461,82 +2461,90 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The airline identifies passengers requiring additional assistance through notes recorded on the flight manifest, including those with reduced mobility or other specific needs. In the event of an emergency, the airport will liaise directly with the airline to access this information and ensure appropriate support is provided to those passengers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">he procedure for assisting guests who require assisted rescue is guided by the Airport Emergency Plan and carried out in coordination with airline staff. Passengers identified as requiring additional assistance are prioritised, with information obtained from the airline manifest. Trained airport personnel and responding emergency services will be deployed to assist these guests, using appropriate equipment where required (e.g. wheelchairs or evacuation aids). Assistance will be provided to move passengers to a place of safety as quickly and safely as possible, with ongoing communication maintained between the airport, airlines and emergency responders throughout the incident.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8224,51 +8232,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="13646023"/>
+    <w:nsid w:val="404BB6C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>