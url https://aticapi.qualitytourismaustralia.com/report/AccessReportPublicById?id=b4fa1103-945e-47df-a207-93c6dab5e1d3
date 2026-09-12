--- v0 (2026-05-22)
+++ v1 (2026-09-12)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-23 04:39</w:t>
+              <w:t xml:space="preserve">2026-09-12 11:36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1112,51 +1112,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Emergency Management</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000004 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">5</w:t>
+            <w:t xml:space="preserve">4</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1301,51 +1301,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">GENERAL</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000007 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1364,51 +1364,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1427,51 +1427,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1490,51 +1490,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Car Park and Access amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Internal Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,933 +1616,996 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000013"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">Ramps</w:t>
+            <w:t xml:space="preserve">Steps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">8</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000014"</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Ramps</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:tab/>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000014"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000015"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ACCOMMODATION</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000015"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000016"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Bedrooms</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000016"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000017"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Room Amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000017"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000018"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Bathrooms</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000018"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000019"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ATTRACTIONS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000019"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000020"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Attractions Basics</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000020"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000021"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Zoos and Wildlife Parks</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000021"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000022"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000022"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000023"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Play Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000023"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000024"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Parks and gardens</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000024"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000025"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000025 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">20</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000025"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000026"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Adventure activities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000025 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000026 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">15</w:t>
+            <w:t xml:space="preserve">20</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000026"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000027"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000026 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000027 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18</w:t>
+            <w:t xml:space="preserve">23</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2887,988 +2950,1188 @@
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is an evacuation plan on the Reception window and, 50 metres to front gate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
+        <w:t xml:space="preserve">Exit signs are clear and easy to see</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exit signs are clear and easy to see</w:t>
+        <w:t xml:space="preserve">Exit access is free and clear at all times</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We ensure exit access is free and clear at all times by: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">It is the main driveway, and our manager will ensure gate is openThere is a plan for evacuation for all guests to see that they proceed down the paths to the guest carpark, and if necessary head out through the gates to the open area in the entrance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exit access is free and clear at all times</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">It is the main driveway, and our manager will ensure gate is openThere is a plan for evacuation for all guests to see that they proceed down the paths to the guest carpark, and if necessary head out through the gates to the open area in the entrance.</w:t>
+        <w:t xml:space="preserve">Exits and access to exists are greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exits and access to exists are greater than 900mm</w:t>
+        <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
+        <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
-[...14 lines deleted...]
-        <w:pBdr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At time of booking,there is only one Accessible tent, and that will be the place where any additional assistance will be directed to.</w:t>
       </w:r>
-    </w:p>
-[...42 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our Manager will be in attendance for emergencies, or on request by their carer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All photos where possible have alternative text. Our site is only accessible to people with wheel chair needs, or slight accessible needs. We dont necessarily cater for the blind, or other more serious disabilities, due to the nature of the site.</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">https://magneticglamping.com.au/accommodation/tent-7</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All photos where possible have alternative text. Our site is only accessible to people with wheel chair needs, or slight accessible needs. We dont necessarily cater for the blind, or other more serious disabilities, due to the nature of the site.. We are available by phone all times</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is one area that the service animals can be locked in for short periods of time, but the guest would have to have a carer to walk the dogs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">A step free map/guide</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The 'social script' is available in word and other editable formats</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our resort is instant entry as it is Covid compliant contactless entry. There is a key lock on the side of the tent, and is at the right height for a wheel chair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please call us with any questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">The 'social script' is available in word and other editable formats</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pedestrian gate for carers to open, and the large double gates are opened manually from inside the property, and allows for wheel chair entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">These paths are not for use by Disabled guests</w:t>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Not necessary, as there are only two main paths for the tents and these are clearly marked in deep red gravel</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are ramps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">These paths are not for use by Disabled guests</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hand rails are fitted</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not necessary, as there are only two main paths for the tents and these are clearly marked in deep red gravel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Only steps are further into the property, and not for use for All Accessible guests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are ramps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hand rails are fitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Ramps have a raised edge of at least 100mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All our ramps are all accessible, and the paths round the resort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bedrooms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bedrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are 1 rooms available to guests who use a wheelchair</w:t>
       </w:r>
@@ -3999,56 +4262,56 @@
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tent 7 bathroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Room Amenities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lower hanging rails are in wardrobes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
@@ -4253,75 +4516,108 @@
         <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are no TVs in the roomsThere are no phones in the roomsThe wardrobe is open with hooks low down there are no handlesThere are no alarm clocks or any other electronic noise, this is an Eco Tourism Nature resort</w:t>
+        <w:t xml:space="preserve">There are no TVs in the rooms</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no phones in the rooms</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The wardrobe is open with hooks low down there are no handles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no alarm clocks or any other electronic noise, this is an Eco Tourism Nature resort</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All heating appliances and hot water pipes are protected or insulated</w:t>
       </w:r>
@@ -4623,143 +4919,154 @@
         <w:t xml:space="preserve">Tent 7 bathroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is no door to the shower, there is a grate across the middle of the floor, and the room is totally compliant.It is a roll in roll out shower, and has a seat.</w:t>
+        <w:t xml:space="preserve">There is no door to the shower, there is a grate across the middle of the floor, and the room is totally compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">It is a roll in roll out shower, and has a seat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ATTRACTIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Attractions Basics</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A park map is available here:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">WWW.magneticgamping.com.au/contact</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zoos and Wildlife Parks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guide and service dogs are welcome</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
@@ -4894,908 +5201,1582 @@
         <w:t xml:space="preserve">Airlocks provide sufficient room for a wheelchair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have no actual tours through our resort. They are all self tuided</w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve">Seating is provided in or around the play space</w:t>
+        <w:t xml:space="preserve">We have no actual tours through our resort. They are all self guided</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="2540000" cy="1422400"/>
+            <wp:extent cx="2540000" cy="1905000"/>
             <wp:docPr id="6" name="Picture 4"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2540000" cy="1422400"/>
+                      <a:ext cx="2540000" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6301447 (1)</w:t>
-[...118 lines deleted...]
-        <w:t xml:space="preserve">Parks and Gardens Access/Entry Image(s)</w:t>
+        <w:t xml:space="preserve">IMG_6952</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="2540000" cy="1943100"/>
+            <wp:extent cx="2540000" cy="1905000"/>
             <wp:docPr id="7" name="Picture 5"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2540000" cy="1943100"/>
+                      <a:ext cx="2540000" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IMG_5488</w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve">Parks and Gardens Stair entry and exit Image(s)</w:t>
+        <w:t xml:space="preserve">Disabled carpark with markings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="1905000" cy="2540000"/>
-            <wp:docPr id="8" name="Picture 6"/>
+            <wp:extent cx="2540000" cy="1905000"/>
+            <wp:docPr id="8" name="Picture 4"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramp to Tent 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1905000"/>
+            <wp:docPr id="9" name="Picture 6"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1905000" cy="2540000"/>
+                      <a:ext cx="2540000" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Resized_20230921_081931</w:t>
+        <w:t xml:space="preserve">Carpark from T7 to road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="1905000" cy="2540000"/>
-            <wp:docPr id="9" name="Picture 7"/>
+            <wp:extent cx="1950720" cy="1463040"/>
+            <wp:docPr id="10" name="Picture 7"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1905000" cy="2540000"/>
+                      <a:ext cx="1950720" cy="1463040"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Resized_20230921_081954</w:t>
+        <w:t xml:space="preserve">Disabled carpark</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">COMMON AREAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Play Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Level access is provided to play spaces</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps provided are at least 25% of elevated sections of the play space</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is provided in or around the play space</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="1905000" cy="2540000"/>
-            <wp:docPr id="10" name="Picture 8"/>
+            <wp:extent cx="2540000" cy="1422400"/>
+            <wp:docPr id="11" name="Picture 8"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1905000" cy="2540000"/>
+                      <a:ext cx="2540000" cy="1422400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Resized_20230921_082014</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">P6301447 (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is no tour of our resort, ad the paths are clearly marked as different colour to the surrounds. Parking is free for disabled guests, in the dedicated carpark. There are no outdoor toilet facilities, guests must use their own toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Parks and gardens</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Watch the gardens from the large wide deckRamp access from the dedicated disabled carparkRamp with side rails, direct to the front glass doors of the tent, and there are no steps at all for access to Tent 7This tent has a fully compliant bathroomWe do not have access to the swimming pool for disabled guests as there is no hoistThe gardens, play area, seating, bbq area are all fully accessible</w:t>
+        <w:t xml:space="preserve">The following parks and gardens amenities are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The bathroom has compliant shower hose, correct height toilet, wide doors.</w:t>
+        <w:t xml:space="preserve">Seats are provided at regular intervals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The pool is not possible to use for disability guestsAlso the ground is soft where the lawns are</w:t>
+        <w:t xml:space="preserve">Accessible picnic tables</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessible BBQs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Adventure Activity Image(s)</w:t>
+        <w:t xml:space="preserve">Parks and Gardens Access/Entry Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="2540000" cy="1905000"/>
-            <wp:docPr id="11" name="Picture 9"/>
+            <wp:extent cx="2540000" cy="1943100"/>
+            <wp:docPr id="12" name="Picture 9"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2540000" cy="1905000"/>
+                      <a:ext cx="2540000" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IMG_0267</w:t>
+        <w:t xml:space="preserve">IMG_5488</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The pool is not accessible for disabled guests as there is no hoist</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handrails and stairs are built as per state/territory building code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slip resistance surfaces are used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A handrail is available and at 865-965mm in height.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The handrail is continuously graspable along entire length at least one side.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Parks and Gardens Stair entry and exit Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="2540000" cy="1905000"/>
-            <wp:docPr id="12" name="Picture 10"/>
+            <wp:extent cx="1905000" cy="2540000"/>
+            <wp:docPr id="13" name="Picture 10"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2540000" cy="1905000"/>
+                      <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IMG_0268</w:t>
+        <w:t xml:space="preserve">Ramp </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="2540000" cy="1905000"/>
-            <wp:docPr id="13" name="Picture 11"/>
+            <wp:extent cx="2540000" cy="1701800"/>
+            <wp:docPr id="14" name="Picture 11"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1701800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">T7 bed 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1270000"/>
+            <wp:docPr id="15" name="Picture 12"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1270000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">T7 bedroom</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1892300"/>
+            <wp:docPr id="16" name="Picture 13"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1892300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">T7 deck</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1930400"/>
+            <wp:docPr id="17" name="Picture 14"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1930400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">T7 kitchen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1435100"/>
+            <wp:docPr id="18" name="Picture 15"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1435100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">disabled bathroom.JPG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1422400"/>
+            <wp:docPr id="19" name="Picture 16"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1422400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">image000008</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1016000"/>
+            <wp:docPr id="20" name="Picture 17"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1016000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tent 7 new fly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1435100"/>
+            <wp:docPr id="21" name="Picture 18"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1435100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tent 7 twin beds</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc0000000025"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc0000000026"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Watch the gardens from the large wide deck</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramp access from the dedicated disabled carpark</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramp with side rails, direct to the front glass doors of the tent, and there are no steps at all for access to Tent 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This tent has a fully compliant bathroom</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not have access to the swimming pool for disabled guests as there is no hoist</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The gardens, play area, seating, bbq area are all fully accessible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bathroom has compliant shower hose, correct height toilet, wide doors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The pool is not possible to use for disability guests</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Also the ground is soft where the lawns are</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure Activity Image(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1905000"/>
+            <wp:docPr id="22" name="Picture 19"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IMG_0267</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1905000"/>
+            <wp:docPr id="23" name="Picture 20"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IMG_0268</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1905000"/>
+            <wp:docPr id="24" name="Picture 21"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="2540000" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IMG_0269</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5836,56 +6817,56 @@
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc0000000026"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc0000000027"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Report Disclaimer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="1A4274CE">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that this business report, provided </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as a result of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9971,51 +10952,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1F897518"/>
+    <w:nsid w:val="0B477675"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
@@ -11631,51 +12612,51 @@
   <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="2F5496"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>