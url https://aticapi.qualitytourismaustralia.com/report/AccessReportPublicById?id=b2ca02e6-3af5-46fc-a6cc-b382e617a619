--- v0 (2026-05-20)
+++ v1 (2026-07-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-20 15:53</w:t>
+              <w:t xml:space="preserve">2026-07-21 15:45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10189,51 +10189,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2C5257CF"/>
+    <w:nsid w:val="5FEFCF36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>