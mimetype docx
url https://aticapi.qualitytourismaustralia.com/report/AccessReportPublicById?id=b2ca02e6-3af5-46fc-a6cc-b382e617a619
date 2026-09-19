--- v1 (2026-07-21)
+++ v2 (2026-09-19)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-21 15:45</w:t>
+              <w:t xml:space="preserve">2026-09-19 21:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2842,1441 +2842,1449 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We have one access to the farm for visitors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The business identifies guests who need additional assistance should an emergency occur by: </w:t>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have a one to one conversation with guest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have staff on the tours who help less abled visitors if necessary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have a one to one conversation with guest</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Picture Board at reception to aid in communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have staff on the tours who help less abled visitors if necessary</w:t>
+        <w:t xml:space="preserve">We do oral tours around the farm and chestnut processing unit. If large groups or hard of hearing we have a mike and speaker we use</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guest to our farm stay are allowed to drive to the farm stay to unload. There is a level path to the farmstay they can use</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We always contact farmstay guests before they arrive to explain the procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
-[...59 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A "social script" guide to your premises or attraction describing the sights, sounds and smells to aid parents/carers prepare visitors in advance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The 'social script' is available in word and other editable formats</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off zone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We advise guests before they come that we are a working farm a on a slope and not land is level</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our farmstay is the 100 year old farm house</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have all our facilities at ground level</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All facilities at ground level</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Even lighting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">When providing talks we use a mike and speaker system for large group presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Not specified</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">We are a farm on a hill with sloping land</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Any paths having steps are clearly identified as non-wheelchair accessible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our tours are guided tours around the farm with the tour guide assessing each tour</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...135 lines deleted...]
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guest to our farm stay are allowed to drive to the farm stay to unload. There is a level path to the farmstay they can use</w:t>
+        <w:t xml:space="preserve">The steps are located in the garden, but can be avoided and guests often use the slope</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The door is 850mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is 900mm mm of clear space in front of the toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We always contact farmstay guests before they arrive to explain the procedure</w:t>
-[...1045 lines deleted...]
-        <w:t xml:space="preserve">When we have less abled guest and are notified in advance we provide a tour on flat land&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">When we have less abled guest and are notified in advance we provide a tour on flat land</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -10189,51 +10197,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5FEFCF36"/>
+    <w:nsid w:val="503E53AD"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>