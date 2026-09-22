--- v0 (2026-07-07)
+++ v1 (2026-09-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-08 08:35</w:t>
+              <w:t xml:space="preserve">2026-09-23 07:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2596,1111 +2596,1130 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our forms have high contract boxes and submit boxes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Various locations (walking tour)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://hiddenlanes.com/accessibility</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests are encouraged to advise Hidden Lanes of any accessibility, mobility or support requirements at the time of booking. Guides confirm any relevant assistance needs prior to the tour and remain aware of guests who may require additional support during the experience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides assess the situation, provide reasonable assistance where safe to do so, and contact emergency services if required. For guests requiring additional support, guides assist them to move to a safe location and follow directions provided by emergency services or venue staff where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information can be provided by phone, email and in alternative formats on request. Guides are happy to discuss individual accessibility requirements prior to booking.</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">https://hiddenlanes.com/accessibility</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information can be provided by phone, email and in alternative formats on request. Guides are happy to discuss individual accessibility requirements prior to booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A step free map/guide</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Water and comfortable resting places are available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Advertising material, web sites and social media contain information relating to phone numbers available for non-voice communication e: Text, SMS, email and fax</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">No facilities are locked in our tours</w:t>
+        <w:t xml:space="preserve">A step free map/guide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Hidden Lanes operates small-group tours with no extended queues or waiting periods. Guides can adjust the pace where practical and guests are welcome to take breaks or use available seating along the route. Accessibility requirements can also be discussed prior to booking</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Advertising material, web sites and social media contain information relating to phone numbers available for non-voice communication e: Text, SMS, email and fax</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No facilities are locked in our tours</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hidden Lanes operates small-group tours with no extended queues or waiting periods. Guides can adjust the pace where practical and guests are welcome to take breaks or use available seating along the route. Accessibility requirements can also be discussed prior to booking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hidden Lanes welcomes guests with a wide range of accessibility requirements. We encourage guests to contact us before booking to discuss mobility, sensory, cognitive or other support needs so we can provide accurate information and recommend the most suitable experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Train and parking details are given.</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Train and parking details are given.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any paths having steps are clearly identified as non-wheelchair accessible</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...46 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">Any paths having steps are clearly identified as non-wheelchair accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Operated on a step free route</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">With guests with accessibility requirements, no steps are used in the tour route (for all guests).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hearing aid compatible</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">Operated on a step free route</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">Hearing aid compatible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Craig's Royal HotelThe Ballaarat Mechanics Institute</w:t>
+        <w:t xml:space="preserve">Craig's Royal Hotel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Ballaarat Mechanics Institute</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -8453,51 +8472,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="536F234A"/>
+    <w:nsid w:val="296EF75B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>