--- v0 (2026-05-21)
+++ v1 (2026-07-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-21 20:23</w:t>
+              <w:t xml:space="preserve">2026-07-24 10:08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -11403,51 +11403,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="72ADADC3"/>
+    <w:nsid w:val="1F5E52BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>