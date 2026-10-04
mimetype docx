--- v1 (2026-07-24)
+++ v2 (2026-10-04)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-24 10:08</w:t>
+              <w:t xml:space="preserve">2026-10-04 13:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3641,76 +3641,76 @@
         <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">QR codes for online ticketing and ticket scanners reduce waiting in lines and our front of house staff are trained to support assist vistors to streamline ticket purchasing &amp;nbsp;onsite and to pick up on visitor comfort requirements and provide access to front of house seating or seating in the gallery. There are also walking sticks and wheelchairs to assist people to move around the museum and to manage the lines.</w:t>
+        <w:t xml:space="preserve">QR codes for online ticketing and ticket scanners reduce waiting in lines and our front of house staff are trained to support assist vistors to streamline ticket purchasing onsite and to pick up on visitor comfort requirements and provide access to front of house seating or seating in the gallery. There are also walking sticks and wheelchairs to assist people to move around the museum and to manage the lines.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The museum has a way finding digital product Mappedin this is available through kiosks onsite and available on the museum membership app and there is also QR code at the kiosk point that visitors can scan to provide their chosen routes through the museum on their own phones. &amp;nbsp;The digital wayfinding system provides alternative routes for visitors who wish to select the most accessible route around the building. The Mappedin system also highlights lifts and stairs, UAT's, and general toilets, seating, water fountains, prayer room, cloakroom, baby changing facilities, feeding room and privacy pods, &amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The museum has a way finding digital product Mappedin this is available through kiosks onsite and available on the museum membership app and there is also QR code at the kiosk point that visitors can scan to provide their chosen routes through the museum on their own phones. The digital wayfinding system provides alternative routes for visitors who wish to select the most accessible route around the building. The Mappedin system also highlights lifts and stairs, UAT's, and general toilets, seating, water fountains, prayer room, cloakroom, baby changing facilities, feeding room and privacy pods, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -3914,51 +3914,51 @@
         <w:t xml:space="preserve">How to get there </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Acrod parking is available in Francis Street and in City of Perth carpark overflow disability parking is also accommodated in the museum loading bay.&amp;nbsp;&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Acrod parking is available in Francis Street and in City of Perth carpark overflow disability parking is also accommodated in the museum loading bay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -4167,51 +4167,51 @@
         <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All doors are self opening or push to release they are all level and there are welcoming staff and volunteers stationed at the entrance to assist and welcome guests. &amp;nbsp;All entrances and exists are consistently monitored with CCTV footage and all mats are recessed and the floor spaces are constantly monitored for cleaning and routinely slip tested.</w:t>
+        <w:t xml:space="preserve">All doors are self opening or push to release they are all level and there are welcoming staff and volunteers stationed at the entrance to assist and welcome guests. All entrances and exists are consistently monitored with CCTV footage and all mats are recessed and the floor spaces are constantly monitored for cleaning and routinely slip tested.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lifts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
@@ -4220,76 +4220,79 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises has lifts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lift location: 10 lifts across the site . Has visual floor indicator; Has breakdown procedure for guest who are hearing impaired</w:t>
-[...13 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lifts are included on all maps, lift's have an emergency call button that lights up is monitored by the Lift company this has Braille instructions and an alternative phone number that is monitored internally by the museum's mobile security guard. &amp;nbsp;As a note the museum uses the visual storyboards for neurodiverse and cognitive impaired guests and these form the basis of social scripts.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Lifts are included on all maps, lift's have an emergency call button that lights up is monitored by the Lift company this has Braille instructions and an alternative phone number that is monitored internally by the museum's mobile security guard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As a note the museum uses the visual storyboards for neurodiverse and cognitive impaired guests and these form the basis of social scripts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -4669,51 +4672,51 @@
         <w:t xml:space="preserve">Hearting loops for live shows and presentations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Note the hearing loop is available in the museum's learning studios&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Note the hearing loop is available in the museum's learning studios</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
@@ -5989,51 +5992,51 @@
         <w:t xml:space="preserve">Cafe Entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The museum is a cultural heritage attraction with exhibits, events workshops and programs. &amp;nbsp;The Western Australian Museum has a Disability Action Plan has been developed on the basis that people with disability, their families, and carers have the same rights to access our services as any member of the community. It has been prepared following a thorough review of the WA Museum Disability Action and Inclusion Plan 2018–22, and extensive consultation with both internal and external stakeholders. The DAIP aligns with the A Western Australia for Everyone: State Disability Strategy 2020–30, and the key values and strategic pillars of the Western Australian Museum Strategic Plan 2022–26. The Museum seeks, continuously, to improve access to its services, content, buildings, facilities, employment opportunities and information.</w:t>
+        <w:t xml:space="preserve">The museum is a cultural heritage attraction with exhibits, events workshops and programs. The Western Australian Museum has a Disability Action Plan has been developed on the basis that people with disability, their families, and carers have the same rights to access our services as any member of the community. It has been prepared following a thorough review of the WA Museum Disability Action and Inclusion Plan 2018–22, and extensive consultation with both internal and external stakeholders. The DAIP aligns with the A Western Australia for Everyone: State Disability Strategy 2020–30, and the key values and strategic pillars of the Western Australian Museum Strategic Plan 2022–26. The Museum seeks, continuously, to improve access to its services, content, buildings, facilities, employment opportunities and information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
@@ -6393,51 +6396,51 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Museum cafe caters for most dietary requirements accommodated within the one exisiting kitchen facilities this includes procedures for separating raw and cooked food, separate fryers (3) and seperate food preparation areas as well as careful management of utensils. Ordering from local organic suppliers and a register of food deliveries assist in understand use by dates. &amp;nbsp;Food temperatures are constantly monitored and the cafe has a dedicated hand cleaning sink along with commercial grade cleaning equipment and products and a cleaning and sanitizing regime and staff are appropriately trained qualified to manage the safe handling of food. &amp;nbsp;Kosher is the only process that cannot be accommodated as two kitches are mandatory.</w:t>
+        <w:t xml:space="preserve">The Museum cafe caters for most dietary requirements accommodated within the one exisiting kitchen facilities this includes procedures for separating raw and cooked food, separate fryers (3) and seperate food preparation areas as well as careful management of utensils. Ordering from local organic suppliers and a register of food deliveries assist in understand use by dates. Food temperatures are constantly monitored and the cafe has a dedicated hand cleaning sink along with commercial grade cleaning equipment and products and a cleaning and sanitizing regime and staff are appropriately trained qualified to manage the safe handling of food. Kosher is the only process that cannot be accommodated as two kitches are mandatory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -6783,51 +6786,51 @@
         <w:t xml:space="preserve">Disability and Pram Lift to the cafe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The menu is just going through a seasonal change over so the link is not cuurently active however the link will be updated when the menu has been updated. The Beaufort Street cafe entrance, which is one of three major entrances to the cafe has 4 steps an external lift was accommodated to ensure all entrances to the cafe are accessible. &amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The menu is just going through a seasonal change over so the link is not cuurently active however the link will be updated when the menu has been updated. The Beaufort Street cafe entrance, which is one of three major entrances to the cafe has 4 steps an external lift was accommodated to ensure all entrances to the cafe are accessible. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc0000000025"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EVENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -7238,51 +7241,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The museum delivers many events regularly beyond the daily exhibitions these can range from small scale events to large scale events across a number of venues within the museum and range from public talks, education workshops, live performances, tours of exhibitions screenings and major launches. &amp;nbsp;The Learning Studio's where workshops, talks and education programs are delivered daily have a hearing loop. &amp;nbsp;While the category of audio captions and descriptions has not been selected in the above survey this is because not all events utilise this facility however some events include this if there is screen content as part of an event. &amp;nbsp;AUSLAN interpreters are also organised on request and are also part of some higher profile events.</w:t>
+        <w:t xml:space="preserve">The museum delivers many events regularly beyond the daily exhibitions these can range from small scale events to large scale events across a number of venues within the museum and range from public talks, education workshops, live performances, tours of exhibitions screenings and major launches. The Learning Studio's where workshops, talks and education programs are delivered daily have a hearing loop. While the category of audio captions and descriptions has not been selected in the above survey this is because not all events utilise this facility however some events include this if there is screen content as part of an event. AUSLAN interpreters are also organised on request and are also part of some higher profile events.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -11403,51 +11406,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1F5E52BC"/>
+    <w:nsid w:val="055C129C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>