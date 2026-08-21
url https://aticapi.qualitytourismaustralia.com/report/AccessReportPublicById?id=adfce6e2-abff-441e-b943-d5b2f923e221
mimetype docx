--- v0 (2026-06-21)
+++ v1 (2026-08-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-21 23:04</w:t>
+              <w:t xml:space="preserve">2026-08-21 23:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -11302,51 +11302,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="548E5D22"/>
+    <w:nsid w:val="6F30AF0B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>