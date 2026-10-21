--- v1 (2026-08-21)
+++ v2 (2026-10-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-21 23:39</w:t>
+              <w:t xml:space="preserve">2026-10-21 12:54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3033,910 +3033,903 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits including stairwells, have bright edges used on the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The business identifies guests who need additional assistance should an emergency occur by: </w:t>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">At time of check in, we would discuss with the guest and put a profile note in our system.  We would also communicate this internally via our hotel chat system and the 'what's on tomorrow' internal email to department heads</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We allocate a specific team member to check with the DM at the time of the rescue, and it is their sole responsibility to provide assistance to their best ability based on the assistance required</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">At time of check in, we would discuss with the guest and put a profile note in our system.  We would also communicate this internally via our hotel chat system and the 'what's on tomorrow' internal email to department heads</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">When guests stay with their service animals, we allocate our Accessible room due to extra size of the room, location to outdoors and hotel facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We allocate a specific team member to check with the DM at the time of the rescue, and it is their sole responsibility to provide assistance to their best ability based on the assistance required</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+        <w:t xml:space="preserve">Guests are not required to complete any forms during check-in. Our team personally escorts each guest to their room, offering a thorough introduction to the hotel’s facilities and detailing the available in-room amenities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A step free map/guide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Flaggerdoot Bar, situated opposite reception, offers a quiet space for guests to relax during the day, although it typically opens from 5pm onwards. Alternatively, guests are welcome to unwind in our private event space, which can be converted into a lounge area for added comfort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We strive to provide a seamless arrival experience for all guests. The reception desk is conveniently located near the main entrance, allowing our team to offer immediate assistance as needed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
-[...83 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off zone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Upon arrival, we recommend guests park in the piazza arrival area, as close as possible to the reception entrance for convenient check-in. While accessible parking is available, these spaces are generally located nearer to the accommodation rooms rather than the main entrance. Guests are welcome to relocate their vehicle after check-in if preferred. For those requiring transportation assistance, we offer a complimentary local transfer service (within a 10km radius) via our hybrid Lexus, available by advance reservation.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
-[...165 lines deleted...]
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Flaggerdoot Bar, situated opposite reception, offers a quiet space for guests to relax during the day, although it typically opens from 5pm onwards. Alternatively, guests are welcome to unwind in our private event space, which can be converted into a lounge area for added comfort. </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">We strive to provide a seamless arrival experience for all guests. The reception desk is conveniently located near the main entrance, allowing our team to offer immediate assistance as needed. </w:t>
+        <w:t xml:space="preserve">The entrance mat is recessed into the floor, ensuring a flush surface with no raised edges. The entry features automatic glass doors, and our staff are readily available to offer additional assistance upon arrival, with reception monitored 24 hours a day. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...377 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lifts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises has lifts</w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Lift location: We have one located on the ground floor near reception and another one at the entrance of the accommodation rooms. Available to all public; Has visual floor indicator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All hotel signage and font are presented in uppercase. The hotel comprises only two levels - Ground and Level One. The accessible room is located on the Ground Floor, eliminating the need for guests with accessibility requirements to use the lift. </w:t>
@@ -5284,51 +5277,51 @@
         <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">While we do not offer a full range of non-allergenic bedding, please note that we do provide non-allergenic pillows upon request. &amp;nbsp;The wardrobe handles are black, matching the cupboard doors, but are positioned lower than those in the standard rooms to enhance accessibility. </w:t>
+        <w:t xml:space="preserve">While we do not offer a full range of non-allergenic bedding, please note that we do provide non-allergenic pillows upon request. The wardrobe handles are black, matching the cupboard doors, but are positioned lower than those in the standard rooms to enhance accessibility. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
@@ -6950,51 +6943,128 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">1. Personal HygieneWash hands frequently, especially after handling raw foods, touching face/hair, using the restroom, or switching tasks.Wear clean uniforms, aprons, and hair restraints (hats, hairnets).Use gloves when handling ready-to-eat foods, and change them frequently.Stay home when ill, especially with symptoms like vomiting, diarrhoea, or fever.2. Proper Food StorageStore raw meats separately from ready-to-eat foods, ideally on lower shelves to prevent dripping.Label and date all food items correctly and follow FIFO (First In, First Out).Use color-coded containers or wrap to distinguish between raw and cooked items.3. Equipment and Utensil UsageUse separate cutting boards and knives for raw meat, poultry, seafood, and vegetables (color-coded if possible).Sanitize utensils and surfaces between tasks with food-safe sanitiser.Never reuse marinades or sauces that have contacted raw meats unless boiled.4. Cooking and Holding TemperaturesCook foods to internal temperatures (e.g., chicken to 74°C).Keep hot foods hot (above 57°C) and cold foods cold (below 5°C).Use calibrated food thermometers to verify temperatures.5. Allergen AwarenessAvoid allergen cross-contact by cleaning and sanitizing surfaces and equipment.Use separate utensils and prep areas when possible for allergen-free meals.Train staff to understand major allergens and how to respond to allergen-related requests.6. Cleaning and SanitizingFollow a strict cleaning schedule for all equipment, surfaces, and tools.Use approved cleaning agents and ensure proper contact time.Air-dry equipment rather than towel-drying to avoid contamination.7. Employee Training and SOPsRegularly train staff on food safety protocols and updates.Post standard operating procedures (SOPs) in food prep and storage areas.Conduct regular internal audits and inspections.</w:t>
+        <w:t xml:space="preserve">1. Personal Hygiene</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wash hands frequently, especially after handling raw foods, touching face/hair, using the restroom, or switching tasks.Wear clean uniforms, aprons, and hair restraints (hats, hairnets).Use gloves when handling ready-to-eat foods, and change them frequently.Stay home when ill, especially with symptoms like vomiting, diarrhoea, or fever.2. Proper Food Storage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Store raw meats separately from ready-to-eat foods, ideally on lower shelves to prevent dripping.Label and date all food items correctly and follow FIFO (First In, First Out).Use color-coded containers or wrap to distinguish between raw and cooked items.3. Equipment and Utensil Usage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Use separate cutting boards and knives for raw meat, poultry, seafood, and vegetables (color-coded if possible).Sanitize utensils and surfaces between tasks with food-safe sanitiser.Never reuse marinades or sauces that have contacted raw meats unless boiled.4. Cooking and Holding Temperatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cook foods to internal temperatures (e.g., chicken to 74°C).Keep hot foods hot (above 57°C) and cold foods cold (below 5°C).Use calibrated food thermometers to verify temperatures.5. Allergen Awareness</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Avoid allergen cross-contact by cleaning and sanitizing surfaces and equipment.Use separate utensils and prep areas when possible for allergen-free meals.Train staff to understand major allergens and how to respond to allergen-related requests.6. Cleaning and Sanitizing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Follow a strict cleaning schedule for all equipment, surfaces, and tools.Use approved cleaning agents and ensure proper contact time.Air-dry equipment rather than towel-drying to avoid contamination.7. Employee Training and SOPs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Regularly train staff on food safety protocols and updates.Post standard operating procedures (SOPs) in food prep and storage areas.Conduct regular internal audits and inspections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -7125,63 +7195,117 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doot Doot Doot Entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For guests who are partially blind, our team provides a detailed verbal walkthrough of the entire menu. This mirrors the experience offered to all guests, as our staff take time to explain menu items and additional options to enhance the dining experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Any dietary requirements or allergies are noted in advance of arrival and reconfirmed upon seating. Our staff then personally consult with the guest to clarify specific allergies, enabling them to confidently recommend suitable dishes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For guests using wheelchairs, we allocate accessible tables with ample space for comfort and ease of movement, and our team also points out the location of nearby accessible restrooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For guests who are partially blind, our team provides a detailed verbal walkthrough of the entire menu. This mirrors the experience offered to all guests, as our staff take time to explain menu items and additional options to enhance the dining experience.Any dietary requirements or allergies are noted in advance of arrival and reconfirmed upon seating. Our staff then personally consult with the guest to clarify specific allergies, enabling them to confidently recommend suitable dishes.For guests using wheelchairs, we allocate accessible tables with ample space for comfort and ease of movement, and our team also points out the location of nearby accessible restrooms.As a hatted restaurant within a five-star hotel, we offer full table service, eliminating the need for guests to order or pay at a counter.</w:t>
+        <w:t xml:space="preserve">As a hatted restaurant within a five-star hotel, we offer full table service, eliminating the need for guests to order or pay at a counter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -11302,51 +11426,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6F30AF0B"/>
+    <w:nsid w:val="05E4FCF7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>