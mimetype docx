--- v0 (2026-08-25)
+++ v1 (2026-10-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-25 12:33</w:t>
+              <w:t xml:space="preserve">2026-10-17 08:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1490,51 +1490,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Internal Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2523,904 +2523,1009 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bob Wood Cruise Group operates from a small open plan Head Office. Any scheduled (or unscheduled) visitors are attended to immediately by a staff member. As visitors usually attend on a scheduled meeting basis, there are no long delays. Ample seating is available in both the main office and the meeting rooms for the guests use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...31 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Details can be provided to guests on request. The closest bus stop is approximately 200mt from our office. This service runs to the Varsity Lakes train station and to other areas of the Gold Coast.</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Details can be provided to guests on request. The closest bus stop is approximately 200mt from our office. This service runs to the Varsity Lakes train station and to other areas of the Gold Coast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please note, this information relates to Bob Wood Cruise Group‘s Head Office and is not indicative of the facilities provided by the external operators we engage to provide tours and experiences for our guests. We offer a wide range of tour options provided by third party contractors, many of which provide accessibility facilities. If you have accessibility requirements, please contact the office on +61 7 5562 2039 and where possible, provisions will be made to accommodate your requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Please note, this information relates to Bob Wood Cruise Group‘s Head Office environment and is not indicative of the facilities provided by the external operators we engage to provide tours and experiences for our guests. We offer a wide range of tour options provided by third party contractors, many of which provide accessibility facilities. If you have accessibility requirements, please contact the office on +61 7 5562 2039 and where possible, provisions will be made to accommodate your requirements.</w:t>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bob Wood Cruise Group‘s Head Office is located on the Ground Floor. There are lifts in the building but staff and visitors are not required to use them due to our ground floor location.</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Please note, this information relates to Bob Wood Cruise Group‘s Head Office environment and is not indicative of the facilities provided by the external operators we engage to provide tours and experiences for our guests. We offer a wide range of tour options provided by third party contractors, many of which provide accessibility facilities. If you have accessibility requirements, please contact the office on +61 7 5562 2039 and where possible, provisions will be made to accommodate your requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bob Wood Cruise Group‘s Head Office is located on the Ground Floor. There are lifts in the building but staff and visitors are not required to use them due to our ground floor location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please note, this information relates to Bob Wood Cruise Group‘s Head Office environment and is not indicative of the facilities provided by the external operators we engage to provide tours and experiences for our guests. We offer a wide range of tour options provided by third party contractors, many of which provide accessibility facilities. If you have accessibility requirements, please contact the office on +61 7 5562 2039 and where possible, provisions will be made to accommodate your requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please note, this information relates to Bob Wood Cruise Group‘s Head Office environment and is not indicative of the facilities provided by the external operators we engage to provide tours and experiences for our guests. We offer a wide range of tour options provided by third party contractors, many of which provide accessibility facilities. If you have accessibility requirements, please contact the office on +61 7 5562 2039 and where possible, provisions will be made to accommodate your requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">No steps</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Visitors to our Head Office are met on arrival and accompanied for the duration of their visit. </w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are no steps in our ground floor offices or building space.</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Visitors to our Head Office are met on arrival and accompanied for the duration of their visit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no steps in our ground floor offices or building space.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Please note, this information relates to Bob Wood Cruise Group‘s Head Office environment and is not indicative of the facilities provided by the external operators we engage to provide tours and experiences for our guests. We offer a wide range of tour options provided by third party contractors, many of which provide accessibility facilities. If you have accessibility requirements, please contact the office on +61 7 5562 2039 and where possible, provisions will be made to accommodate your requirements.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7691,51 +7796,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7DA47C51"/>
+    <w:nsid w:val="67D17AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>