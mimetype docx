--- v0 (2026-05-11)
+++ v1 (2026-07-27)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-11 22:55</w:t>
+              <w:t xml:space="preserve">2026-07-27 18:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8758,51 +8758,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="035F091A"/>
+    <w:nsid w:val="3598C840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>