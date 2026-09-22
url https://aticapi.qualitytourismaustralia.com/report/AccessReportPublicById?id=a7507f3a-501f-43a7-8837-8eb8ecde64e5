--- v1 (2026-07-27)
+++ v2 (2026-09-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-27 18:50</w:t>
+              <w:t xml:space="preserve">2026-09-23 03:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3055,1459 +3055,1467 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">By the guest advising us at the time of booking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This depends upon the assistance relevant to the guest.  Planned and arranged at the time of booking and relevant to the guest needs and booking made</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We always endeavour to customise each charter relevant to the clients needs and wishes. We ask for information in advance to achieve and offer this and do all possible to provide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Differs according to locations so unable to advise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overnight Stops</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
-      </w:r>
+        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Overnight Stops</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The total number of wheelchair passengers that can be catered for at overnight stops are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marine</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessibility is tide dependent</w:t>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">None in place at present. &amp;nbsp;Would be created if we had such client.</w:t>
+        <w:t xml:space="preserve">Marine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Openings are a minimum of n/A wide</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Accessibility is tide dependent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width of the door is n/a.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">None in place at present. Would be created if we had such client.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width beside the toilet is n/a.</w:t>
+        <w:t xml:space="preserve">Openings are a minimum of n/A wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is n/a mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">The width of the door is n/a.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The actual height of the toilet seat is n/a.</w:t>
-[...36 lines deleted...]
-      <w:bookmarkEnd w:id="23"/>
+        <w:t xml:space="preserve">The width beside the toilet is n/a.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">n/s</w:t>
+        <w:t xml:space="preserve">There is n/a mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is provided at regular intervals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The actual height of the toilet seat is n/a.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ATTRACTIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zoos and Wildlife Parks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tour vehicles are available</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">n/s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The smallest doorway is n/a different dependant upon vessel and charter booked wide</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:t xml:space="preserve">Seating is provided at regular intervals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
+        <w:t xml:space="preserve">Tour vehicles are available</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">COMMON AREAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">The smallest doorway is n/a different dependant upon vessel and charter booked wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low potassium</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low sodium</w:t>
+        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">Low potassium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additive free</w:t>
+        <w:t xml:space="preserve">Low sodium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organic</w:t>
+        <w:t xml:space="preserve">Nut free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Additive free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Organic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kosher</w:t>
+        <w:t xml:space="preserve">Vegetarian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Halal</w:t>
+        <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Kosher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+        <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">This is dependant upon disability of person as to if we are able to cater for them and how we do so.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">As per food preparation requirements by government</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">As above</w:t>
+        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">As above.&amp;nbsp;&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">This is dependant upon disability of person as to if we are able to cater for them and how we do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As above</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As above.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc0000000025"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EVENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -8758,51 +8766,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3598C840"/>
+    <w:nsid w:val="595032D7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>