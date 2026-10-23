--- v0 (2026-08-27)
+++ v1 (2026-10-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-27 17:14</w:t>
+              <w:t xml:space="preserve">2026-10-24 09:05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2057,51 +2057,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">16</w:t>
+            <w:t xml:space="preserve">17</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2967,51 +2967,51 @@
         <w:t xml:space="preserve">This tour operates in remote natural environments, including established bush tracks and off-track wilderness terrain. Walking surfaces may include rock, sand, loose gravel, uneven ground, creek crossings, vegetation and natural obstacles. There are no constructed pathways, seating or accessible infrastructure along the route. Rest stops are taken at suitable natural locations as determined by the guide. Guests are provided with detailed information about the terrain, physical demands and fitness requirements before booking to help determine whether the tour is suitable for their individual abilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">This is a remote wilderness trekking experience operating on natural bush tracks and off-track terrain within protected natural areas. The route includes uneven ground, loose rock, sand, creek crossings, vegetation, steep ascents and descents, and other natural obstacles. There are no constructed pathways, ramps, handrails or accessible infrastructure along the route. The tour is not wheelchair accessible. Comprehensive information about terrain, walking distances, daily elevation changes, fitness requirements and environmental conditions is provided before booking so guests can make an informed decision about whether the experience is suitable for their individual abilities. Guides provide regular rest breaks at appropriate natural locations and support guests throughout the trek. &amp;nbsp;</w:t>
+        <w:t xml:space="preserve">This is a remote wilderness trekking experience operating on natural bush tracks and off-track terrain within protected natural areas. The route includes uneven ground, loose rock, sand, creek crossings, vegetation, steep ascents and descents, and other natural obstacles. There are no constructed pathways, ramps, handrails or accessible infrastructure along the route. The tour is not wheelchair accessible. Comprehensive information about terrain, walking distances, daily elevation changes, fitness requirements and environmental conditions is provided before booking so guests can make an informed decision about whether the experience is suitable for their individual abilities. Guides provide regular rest breaks at appropriate natural locations and support guests throughout the trek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This is a remote wilderness trekking experience operating on natural bush tracks and off-track terrain within protected natural areas. The route includes uneven ground, loose rock, sand, creek crossings, vegetation, steep ascents and descents, and other natural obstacles. There are no constructed pathways, ramps, handrails or accessible infrastructure along the route. The tour is not wheelchair accessible. Comprehensive information about terrain, walking distances, daily elevation changes, fitness requirements and environmental conditions is provided before booking so guests can make an informed decision about whether the experience is suitable for their individual abilities. Guides provide regular rest breaks at appropriate natural locations and support guests throughout the trek. </w:t>
@@ -3401,51 +3401,73 @@
         <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Adelaide River Inn &amp;amp; Resort - https://adelaideriverinntouristpark.com.auLazy Lizard Tavern - https://lazylizardpinecreek.com.au/Mimi's Restaurant &amp;amp; Barra Bar - https://kakadutourism.com/see-and-do/tucker/cooinda-lodge</w:t>
+        <w:t xml:space="preserve">Adelaide River Inn &amp;amp; Resort - https://adelaideriverinntouristpark.com.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lazy Lizard Tavern - https://lazylizardpinecreek.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mimi's Restaurant &amp;amp; Barra Bar - https://kakadutourism.com/see-and-do/tucker/cooinda-lodge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Trek Tours Australia specialises in guided wilderness trekking experiences through some of Australia's most remote and spectacular natural landscapes. Tours operate in small groups and include regular comfort stops during road transfers for café visits and toilet breaks where facilities are available. Once within national parks and remote wilderness areas, accessibility infrastructure is limited or unavailable, and guests should expect natural terrain including uneven ground, rocky surfaces, creek crossings, steep ascents and descents, and off-track walking. Our guides provide clear verbal interpretation throughout the journey, adapt walking pace where practical to suit the group, and schedule regular rest breaks. Comprehensive pre-departure information details terrain, accommodation, transport arrangements, walking distances and fitness requirements to help guests determine whether the experience is suitable for their individual abilities. Guests with accessibility requirements are encouraged to contact us prior to booking so we can discuss their needs and provide the most appropriate advice. </w:t>
@@ -3538,136 +3560,372 @@
         <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trek Tours Australia welcomes guests with a range of accessibility requirements and is committed to providing inclusive, supportive and memorable guided walking experiences where it is safe and practical to do so.Our guided day-pack and selected trekking experiences may be suitable for guests with a range of visible and invisible disabilities, depending on the chosen itinerary and the individual's abilities. We support guests with accessibility requirements including hearing impairment, autism, sensory sensitivities, anxiety, and dietary requirements, food allergies and intolerances through personalised planning and communication before and during the trek.Our experienced guides provide comprehensive pre-departure information, clear daily briefings, small group sizes, consistent routines, flexible pacing where appropriate, regular rest opportunities and ongoing individual support throughout the journey. We encourage guests to discuss their accessibility requirements with our Guest Services team before booking so we can recommend the most suitable experience and ensure they have realistic expectations of the terrain and physical demands.Every enquiry is assessed individually, allowing us to make reasonable adjustments where possible while maintaining the safety of both the guest and the group. Our goal is to remove barriers wherever practical so more people can experience Australia's extraordinary natural landscapes with confidence.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Trek Tours Australia welcomes guests with a range of accessibility requirements and is committed to providing inclusive, supportive and memorable guided walking experiences where it is safe and practical to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our guided day-pack and selected trekking experiences may be suitable for guests with a range of visible and invisible disabilities, depending on the chosen itinerary and the individual's abilities. We support guests with accessibility requirements including hearing impairment, autism, sensory sensitivities, anxiety, and dietary requirements, food allergies and intolerances through personalised planning and communication before and during the trek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our experienced guides provide comprehensive pre-departure information, clear daily briefings, small group sizes, consistent routines, flexible pacing where appropriate, regular rest opportunities and ongoing individual support throughout the journey. We encourage guests to discuss their accessibility requirements with our Guest Services team before booking so we can recommend the most suitable experience and ensure they have realistic expectations of the terrain and physical demands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Every enquiry is assessed individually, allowing us to make reasonable adjustments where possible while maintaining the safety of both the guest and the group. Our goal is to remove barriers wherever practical so more people can experience Australia's extraordinary natural landscapes with confidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trek Tours Australia supports accessibility through careful planning, experienced guides and appropriate operational equipment rather than specialist adaptive adventure equipment.Our guides carry comprehensive first aid kits, satellite communication devices, GPS navigation equipment and emergency response equipment for all remote wilderness experiences. We provide detailed pre-departure information and packing guides to help guests prepare for their adventure and understand the terrain and daily activities.Guests are welcome to use their own personal assistive equipment, such as hearing aids, sensory aids, medical devices or prescribed medications, provided they are suitable for the remote trekking environment. We also accommodate medically required dietary equipment and food storage where practical.Our transport vehicles safely carry guests' luggage on day-pack itineraries, reducing the physical demands of the trek. Small group sizes also allow our guides to provide personalised assistance and adapt communication methods to suit individual guest needs where practical.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Trek Tours Australia supports accessibility through careful planning, experienced guides and appropriate operational equipment rather than specialist adaptive adventure equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our guides carry comprehensive first aid kits, satellite communication devices, GPS navigation equipment and emergency response equipment for all remote wilderness experiences. We provide detailed pre-departure information and packing guides to help guests prepare for their adventure and understand the terrain and daily activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests are welcome to use their own personal assistive equipment, such as hearing aids, sensory aids, medical devices or prescribed medications, provided they are suitable for the remote trekking environment. We also accommodate medically required dietary equipment and food storage where practical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our transport vehicles safely carry guests' luggage on day-pack itineraries, reducing the physical demands of the trek. Small group sizes also allow our guides to provide personalised assistance and adapt communication methods to suit individual guest needs where practical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trek Tours Australia operates guided walking experiences in remote and natural environments where accessibility is influenced by the terrain, weather conditions and the physical demands of each itinerary.Many of our treks include uneven ground, rocky tracks, steep ascents and descents, creek crossings, beaches, bush trails and extended walking distances. Due to the nature of these environments, some itineraries may not be suitable for guests who require wheelchair access, continuous physical assistance or specialised mobility equipment.Suitability is assessed on an individual basis, taking into consideration the guest's accessibility requirements, experience, fitness and the specific trek they wish to undertake. Where an itinerary is not considered safe or appropriate, we will explain the reasons and recommend a more suitable experience where possible.Our priority is to ensure every guest has a safe, enjoyable and rewarding experience while maintaining the safety of the entire group.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Trek Tours Australia operates guided walking experiences in remote and natural environments where accessibility is influenced by the terrain, weather conditions and the physical demands of each itinerary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Many of our treks include uneven ground, rocky tracks, steep ascents and descents, creek crossings, beaches, bush trails and extended walking distances. Due to the nature of these environments, some itineraries may not be suitable for guests who require wheelchair access, continuous physical assistance or specialised mobility equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Suitability is assessed on an individual basis, taking into consideration the guest's accessibility requirements, experience, fitness and the specific trek they wish to undertake. Where an itinerary is not considered safe or appropriate, we will explain the reasons and recommend a more suitable experience where possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our priority is to ensure every guest has a safe, enjoyable and rewarding experience while maintaining the safety of the entire group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Trek Tours Australia is committed to providing inclusive and memorable wilderness experiences wherever it is safe and practical to do so. We encourage all guests with accessibility requirements—including hearing impairment, autism, sensory sensitivities, medical conditions, food allergies, dietary requirements or other access needs—to contact our Guest Services team before booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">By discussing individual requirements early, we can recommend the most suitable itinerary, explain the terrain and physical demands, identify any potential limitations and make reasonable adjustments where practical. Our experienced team is committed to providing honest advice so every guest can make an informed decision and enjoy the best possible experience on the trail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
@@ -7787,51 +8045,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3C1667F8"/>
+    <w:nsid w:val="51E106D1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>