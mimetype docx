--- v0 (2026-05-06)
+++ v1 (2026-07-07)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-07 02:16</w:t>
+              <w:t xml:space="preserve">2026-07-07 10:24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -6957,51 +6957,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="66D736C6"/>
+    <w:nsid w:val="536F567E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>