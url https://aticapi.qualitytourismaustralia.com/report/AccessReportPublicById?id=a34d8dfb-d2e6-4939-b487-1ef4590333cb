--- v1 (2026-07-07)
+++ v2 (2026-09-05)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-07 10:24</w:t>
+              <w:t xml:space="preserve">2026-09-05 23:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2041,768 +2041,787 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I dont take large bookings. Maximum 11 pax. Vehicles are small vans not buses. Exits are very straight forward.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Prior to booking I always ask for any mobility or specific needs of the booking party. ie: dietry, mobility etc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Determine severity, determine action, call 000 if required. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...6 lines deleted...]
-      </w:r>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">My business model is grounded in flexibility. Preliminary discussions set out client needs in advance so all parties are aware of the needs &amp;amp; expectations.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...5 lines deleted...]
-      </w:r>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I dont operate a premises.</w:t>
+        <w:t xml:space="preserve">I have never been asked by a client to include service animals. I would need to consider such a booking after some discussion with the client in order to determine if I am suitable given my business model &amp; vehicle logistics.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...1 lines deleted...]
-      </w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">I dont operate a premises</w:t>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...1 lines deleted...]
-      </w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pBdr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">I dont operate a premises</w:t>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Im a tour guide</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If there are mobility issues I may supply a small step for entry into a van if required.</w:t>
+        <w:t xml:space="preserve">My business model is grounded in flexibility. Preliminary discussions set out client needs in advance so all parties are aware of the needs &amp;amp; expectations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I dont operate a premises.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I dont operate a premises</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I dont operate a premises</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Im a tour guide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If there are mobility issues I may supply a small step for entry into a van if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">I only take small groups less than 11. No shared bookings so everyone knows each other and is aware of specific needs.</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
+        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sightseeing and photo opportunity stops are step free</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I only take small groups less than 11. No shared bookings so everyone knows each other and is aware of specific needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overnight Stops</w:t>
+        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For overnight stays, wheelchair accessible rooms are available</w:t>
+        <w:t xml:space="preserve">Sightseeing and photo opportunity stops are step free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accommodation provider used for overnight stops has been independently verified as accessible, please contact us for further information</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Generally 1. I have never been required to cater for more than 1</w:t>
+        <w:t xml:space="preserve">Overnight Stops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">For overnight stays, wheelchair accessible rooms are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Operated on a step free route</w:t>
+        <w:t xml:space="preserve">The accommodation provider used for overnight stops has been independently verified as accessible, please contact us for further information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The total number of wheelchair passengers that can be catered for at overnight stops are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Generally 1. I have never been required to cater for more than 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hearing aid compatible</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">Operated on a step free route</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">Hearing aid compatible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cervantes: The Lobster Shack &amp;nbsp;https://www.lobstershack.com.au/I take customers to numerous locations which they request. Most have excellent access and safety protocols in place, some may not.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Cervantes: The Lobster Shack https://www.lobstershack.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I take customers to numerous locations which they request. Most have excellent access and safety protocols in place, some may not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -6957,51 +6976,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="536F567E"/>
+    <w:nsid w:val="6A86B4EB"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>