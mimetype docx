--- v2 (2026-09-05)
+++ v3 (2026-10-27)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-05 23:47</w:t>
+              <w:t xml:space="preserve">2026-10-27 23:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -6976,51 +6976,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6A86B4EB"/>
+    <w:nsid w:val="49D11473"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>