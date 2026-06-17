--- v0 (2026-06-17)
+++ v1 (2026-06-17)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-17 13:32</w:t>
+              <w:t xml:space="preserve">2026-06-17 13:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7723,51 +7723,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="156B9C6C"/>
+    <w:nsid w:val="4004E58A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>