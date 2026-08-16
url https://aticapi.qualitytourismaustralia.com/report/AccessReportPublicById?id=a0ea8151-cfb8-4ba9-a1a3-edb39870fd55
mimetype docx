--- v1 (2026-06-17)
+++ v2 (2026-08-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-17 13:57</w:t>
+              <w:t xml:space="preserve">2026-08-17 07:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7723,51 +7723,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4004E58A"/>
+    <w:nsid w:val="56206B83"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>