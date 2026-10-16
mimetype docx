--- v2 (2026-08-16)
+++ v3 (2026-10-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-17 07:19</w:t>
+              <w:t xml:space="preserve">2026-10-17 00:22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1364,51 +1364,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Entry</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2431,1120 +2431,1185 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign with raised letters or braille</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Special needs requests are accepted from guests at the time of booking</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal procedures / A member of staff (Drop Zone Safety Officer) is allocated to this task</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Picture Board at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Picture Board at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Given the nature of our activity, none are available.</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We welcome all guests with disabilities to our check-in location at the Rottnest Island Airport. This includes spectating family and friends of those participating in a skydiving experience. However, please read through the available information in the 'Adventure' section of this document to find out if participating in a skydiving experience is safe and possible for you.We operate a transport vehicle for spectators, which departs regularly from the check-in location at the Rottnest Island Airport to the designated beach landing area, and return. Our 3 x beach landing areas (determined by the direction of the wind on the day) offer very limited accessibility to wheelchair users or&amp;nbsp;those with limited mobility.</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Car parking is unavailable, as we are located on Rottnest Island in Western Australia. Car movements are limited on the island.Generally, guests make their way to our location at the Rottnest Island Airport by walking or riding a bike. Guests with physical disabilities or limited mobility are encouraged to utilise the Quokka Coaches Shuttle Bus (https://www.rottnestisland.com/visit/getting-around/by-bus).</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Given the nature of our activity, none are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We welcome all guests with disabilities to our check-in location at the Rottnest Island Airport. This includes spectating family and friends of those participating in a skydiving experience. However, please read through the available information in the 'Adventure' section of this document to find out if participating in a skydiving experience is safe and possible for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We operate a transport vehicle for spectators, which departs regularly from the check-in location at the Rottnest Island Airport to the designated beach landing area, and return. Our 3 x beach landing areas (determined by the direction of the wind on the day) offer very limited accessibility to wheelchair users orthose with limited mobility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car parking is unavailable, as we are located on Rottnest Island in Western Australia. Car movements are limited on the island.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Generally, guests make their way to our location at the Rottnest Island Airport by walking or riding a bike. Guests with physical disabilities or limited mobility are encouraged to utilise the Quokka Coaches Shuttle Bus (https://www.rottnestisland.com/visit/getting-around/by-bus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">All paths are wheelchair accessible</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">No steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All paths are wheelchair accessible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is 1400mm mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
-[...36 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">There is 1400mm mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tandem skydiving is available for guests with hearing or vision impairments, as well as those with intellectual disabilities. Please get in touch with Skydive Geronimo via phone or email to discuss your individual needs, allowing us to complete a safety assessment before confirming your booking.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No specific equipment is available.</w:t>
       </w:r>
@@ -3558,51 +3623,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For safety reasons, wheelchair users and individuals with physical disabilities are generally unable to participate in skydiving. In the rare event of an emergency water landing, guests must be able to put on a life jacket and swim. The Australian Parachute Federation (the governing body for skydiving in Australia) also requires that participants demonstrate the ability to lift their legs for a parachute landing. Additionally, some remote beach landing areas involve long walks on paths that are not wheelchair accessible. If you’d like to discuss whether skydiving is possible for you, please contact us with your specific requirements.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">For safety reasons, wheelchair users and individuals with physical disabilities are generally unable to participate in skydiving. In the rare event of an emergency water landing, guests must be able to put on a life jacket and swim. The Australian Parachute Federation (the governing body for skydiving in Australia) also requires that participants demonstrate the ability to lift their legs for a parachute landing. Additionally, some remote beach landing areas involve long walks on paths that are not wheelchair accessible. If you’d like to discuss whether skydiving is possible for you, please contact us with your specific requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7723,51 +7788,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="56206B83"/>
+    <w:nsid w:val="616F8A98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>